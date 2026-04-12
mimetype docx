--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -458,51 +458,51 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/27683192261422811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551047v1</w:t>
+                <w:t xml:space="preserve">hal-05561475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic homogenization of nonlocal reaction-diffusion systems of gradient flow type</w:t>
               </w:r>
@@ -599,5390 +599,5487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Cranial Acupuncture for Vertigo and Dizziness—Exploring the “Epley Area” as a Novel Hypothesized Site of Intervention: A Case Series</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alterations in the Blood–Brain Barrier in Mood Disorders and Neurodegenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Complementary Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/27683192251386020⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (4), pp.457-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0045-1804893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347377v1</w:t>
+                <w:t xml:space="preserve">hal-04990165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in the Blood–Brain Barrier in Mood Disorders and Neurodegenerative Diseases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">White Matter Microstructural Alterations and their Association with Decision-Making Deficits in Suicide Attempters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani Zerekidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bahlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0045-1804893⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-8194143/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990165v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon-counting versus energy-integrating CT of abdomen-pelvis: a phantom study on the potential for reducing iodine contrast media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Croisille</w:t>
+                <w:t xml:space="preserve">Effectiveness of Cranial Acupuncture for Vertigo and Dizziness—Exploring the “Epley Area” as a Novel Hypothesized Site of Intervention: A Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Magalhães Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Deus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Parreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology Experimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41747-025-00573-2⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/27683192251386020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066215v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdiagnostic alterations in white matter microstructure associated with suicidal thoughts and behaviours in the ENIGMA Suicidal Thoughts and Behaviours consortium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photon-counting versus energy-integrating CT of abdomen-pelvis: a phantom study on the potential for reducing iodine contrast media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Dabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura S van Velzen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lejla Colic</w:t>
+                <w:t xml:space="preserve">Sebastian Faby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuriel Ceja</w:t>
+                <w:t xml:space="preserve">Julien Erath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria R Dauvermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca M Villa</w:t>
+                <w:t xml:space="preserve">Cédric Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03602-1⟩</w:t>
+              <w:t xml:space="preserve">European Radiology Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41747-025-00573-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337558v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of social inclusion/exclusion and response inhibition in adolescents with past suicide attempt: a multidomain task-based fMRI study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transdiagnostic alterations in white matter microstructure associated with suicidal thoughts and behaviours in the ENIGMA Suicidal Thoughts and Behaviours consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura S van Velzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lejla Colic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony J. Gifuni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Pereira</w:t>
+                <w:t xml:space="preserve">Zuriel Ceja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mallar Chakravarty</w:t>
+                <w:t xml:space="preserve">Maria R Dauvermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lepage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri W. Chase</w:t>
+                <w:t xml:space="preserve">Luca M Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-024-02485-w⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03602-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615575v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiphospholipid Antibodies in Mental Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of social inclusion/exclusion and response inhibition in adolescents with past suicide attempt: a multidomain task-based fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J. Gifuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+                <w:t xml:space="preserve">M. Mallar Chakravarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Chéa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri W. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0044-1788696⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.2135-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-024-02485-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719638v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent validity and reliability of suicide risk assessment instruments: A meta-analysis of 20 instruments across 27 international cohorts.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiphospholipid Antibodies in Mental Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura van Velzen</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dick Veltman</w:t>
+                <w:t xml:space="preserve">Mathias Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Pozzi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabricio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/neu0000850⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (04), pp.448-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1788696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711953v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a single dose of psilocybin improve cognitive control in functional dissociative seizures?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Brière</w:t>
+                <w:t xml:space="preserve">Antiphospholipid Antibodies in Mental Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mehy.2023.111163⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1788696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433736v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary acute convexity subarachnoid hemorrhage in older patients: analysis of baseline, clinical and MRI characteristics including quantitative surface study and topographical probabilistic mapping of convexity subarachnoid hemorrhage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mura</w:t>
+                <w:t xml:space="preserve">Can a single dose of psilocybin improve cognitive control in functional dissociative seizures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Hingray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurologica Belgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13760-022-02115-8⟩</w:t>
+              <w:t xml:space="preserve">Medical Hypotheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.111163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mehy.2023.111163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053685v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Infarction MRI Pattern in Stroke Patients with Intracardiac Thrombus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shridevi Sandiramourty</w:t>
+                <w:t xml:space="preserve">Primary acute convexity subarachnoid hemorrhage in older patients: analysis of baseline, clinical and MRI characteristics including quantitative surface study and topographical probabilistic mapping of convexity subarachnoid hemorrhage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Autieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Laurent-Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000515707⟩</w:t>
+              <w:t xml:space="preserve">Acta Neurologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (2), pp.519-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13760-022-02115-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636814v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tin filter-based spectral shaping CT on image quality and radiation dose for routine use on ultralow-dose CT protocols: A phantom study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Beregi</w:t>
+                <w:t xml:space="preserve">Concurrent validity and reliability of suicide risk assessment instruments: A meta-analysis of 20 instruments across 27 international cohorts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Velzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Veltman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.01.002⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.315-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/neu0000850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350697v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image quality and dose reduction opportunity of deep learning image reconstruction algorithm for CT: a phantom study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pasquier</w:t>
+                <w:t xml:space="preserve">Brain Infarction MRI Pattern in Stroke Patients with Intracardiac Thrombus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassiana Trandafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shridevi Sandiramourty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Laurent-Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien ter Schiphorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-020-06724-w⟩</w:t>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (5), pp.581-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000515707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349978v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT iterative reconstruction algorithms: a task-based image quality assessment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Beregi</w:t>
+                <w:t xml:space="preserve">Image quality and dose reduction opportunity of deep learning image reconstruction algorithm for CT: a phantom study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (1), pp.487-500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-019-06359-6⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.3951-3959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-020-06724-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353682v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of radiation dose for CT detection of lytic and sclerotic bone lesions: a phantom study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">CT iterative reconstruction algorithms: a task-based image quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (2), pp.1075-1078. </w:t>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.487-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-019-06425-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-019-06359-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353023v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise assessment across two generations of iterative reconstruction algorithms of three manufacturers using bone reconstruction kernel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Effect of tin filter-based spectral shaping CT on image quality and radiation dose for routine use on ultralow-dose CT protocols: A phantom study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Larbi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Om</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A. Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Addala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (12), pp.763-770. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.08.003⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 101 (6), pp.373-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859900v1</w:t>
+                <w:t xml:space="preserve">hal-03350697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient dose reference levels in surgery a multicenter study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Optimization of radiation dose for CT detection of lytic and sclerotic bone lesions: a phantom study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Mares</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Defez</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (2), pp.674-681. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-018-5600-2⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.1075-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-019-06425-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521609v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of iterative reconstruction and dose levels on metallic artifact reduction: A phantom study within four CT systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Patient dose reference levels in surgery a multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Frandon</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Daviau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Beregi</w:t>
+                <w:t xml:space="preserve">O. Mares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Defez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.12.007⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.674-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-018-5600-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935392v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor Blunt Thoracic Trauma in the Emergency Department: Sensitivity and Specificity of Chest Ultralow-Dose Computed Tomography Compared With Conventional Radiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Macri</w:t>
+                <w:t xml:space="preserve">Noise assessment across two generations of iterative reconstruction algorithms of three manufacturers using bone reconstruction kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Greffier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastide</w:t>
+                <w:t xml:space="preserve">D. Om</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2018.11.012⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (12), pp.763-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935393v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of noise-magnitude and noise-texture across two generations of iterative reconstruction algorithms from three manufacturers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Influence of iterative reconstruction and dose levels on metallic artifact reduction: A phantom study within four CT systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Daviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Beregi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (7-8), pp.401--410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (5), pp.269--277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931820v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of patient's peak skin dose during abdominopelvic embolization using radiochromic (Gafchromic) films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Larbi</w:t>
+                <w:t xml:space="preserve">Minor Blunt Thoracic Trauma in the Emergency Department: Sensitivity and Specificity of Chest Ultralow-Dose Computed Tomography Compared With Conventional Radiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Khasanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Stefanovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Moliner</w:t>
+                <w:t xml:space="preserve">Pierre-Geraud Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ovtchinnikoff</w:t>
+                <w:t xml:space="preserve">Sophie Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 99 (5), pp.321--329. </w:t>
+              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (6), pp.665--670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2017.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365076v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of focal liver lesions with ultra-low dose computed tomography in neoplastic patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of noise-magnitude and noise-texture across two generations of iterative reconstruction algorithms from three manufacturers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Beregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Larbi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Ruyer</w:t>
+                <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 99 (5), pp.311--320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (7-8), pp.401--410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337852v1</w:t>
+                <w:t xml:space="preserve">hal-02931820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of peak skin dose in interventional cardiology: A comparison between Gafchromic film and dosimetric software em.dose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Greffier</w:t>
+                <w:t xml:space="preserve">Assessment of patient's peak skin dose during abdominopelvic embolization using radiochromic (Gafchromic) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. van Ngoc Ty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Ledermann</w:t>
+                <w:t xml:space="preserve">S. Ovtchinnikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.05.044⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (5), pp.321--329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2017.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893718v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional spine procedures under CT guidance: How to reduce patient radiation dose without compromising the successful outcome of the procedure?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Greffier</w:t>
+                <w:t xml:space="preserve">Detection and characterization of focal liver lesions with ultra-low dose computed tomography in neoplastic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Beregi</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.02.016⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (5), pp.311--320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896678v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF PATIENT SIZE, ANATOMICAL LOCATION AND MODULATION STRENGTH ON DOSE DELIVERED AND IMAGE-QUALITY ON CT EXAMINATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Interventional spine procedures under CT guidance: How to reduce patient radiation dose without compromising the successful outcome of the procedure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncx055⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.88 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895782v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Patient's Peak Skin Dose Using Gafchromic Films During Interventional Cardiology Procedures: Routine Experience Feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Greffier</w:t>
+                <w:t xml:space="preserve">EFFECT OF PATIENT SIZE, ANATOMICAL LOCATION AND MODULATION STRENGTH ON DOSE DELIVERED AND IMAGE-QUALITY ON CT EXAMINATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Moliner</w:t>
+                <w:t xml:space="preserve">Francesco Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 174 (3), pp.395-405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncw191⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 177 (4), pp.373 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncx055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900855v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the calibration conditions of XR-RV3 films on peak skin dose measurements in interventional radiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Ngoc Ty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Agelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 174 (2), pp.207-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rpd/ncw116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low-dose chest CT with iterative reconstruction does not alter anatomical image quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Assessment of Patient's Peak Skin Dose Using Gafchromic Films During Interventional Cardiology Procedures: Routine Experience Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mandoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Khasanova</w:t>
+                <w:t xml:space="preserve">L. Cornillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (3), pp.395-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncw191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903686v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Tensor Imaging in Patients with Glioblastoma Multiforme Using the Supertoroidal Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Pereira</w:t>
+                <w:t xml:space="preserve">Assessment of peak skin dose in interventional cardiology: A comparison between Gafchromic film and dosimetric software em.dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Ngoc Ty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146693⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.16 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908646v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion tensor imaging in patients with obstetric antiphospholipid syndrome without neuropsychiatric symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jackowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (4), pp.959 - 968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-015-3922-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of ultra-low-dose chest CT with iterative reconstruction for selected emergency room patients with acute dyspnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Chica Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Khasanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85 (9), pp.1637 - 1644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrad.2016.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making in patients with temporal lobe epilepsy: Delay gratification ability is not impaired in patients with hippocampal sclerosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ellen Marise Lima</w:t>
+                <w:t xml:space="preserve">Diffusion Tensor Imaging in Patients with Glioblastoma Multiforme Using the Supertoroidal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Metellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Martuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erica Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.04.042⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942472v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose reduction with iterative reconstruction in multi-detector CT: What is the impact on deformation of circular structures in phantom study?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Fernandez</w:t>
+                <w:t xml:space="preserve">Decision-making in patients with temporal lobe epilepsy: Delay gratification ability is not impaired in patients with hippocampal sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rzezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Marise Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Gargaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.06.019⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.158-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913366v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT dose reduction using Automatic Exposure Control and iterative reconstruction: A chest paediatric phantoms study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Greffier</w:t>
+                <w:t xml:space="preserve">Dose reduction with iterative reconstruction in multi-detector CT: What is the impact on deformation of circular structures in phantom study?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (2), pp.187 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906710v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping brain volumetric abnormalities in never-treated pathological gamblers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Rzezak</w:t>
+                <w:t xml:space="preserve">CT dose reduction using Automatic Exposure Control and iterative reconstruction: A chest paediatric phantoms study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Beregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.582 - 589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944486v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose reduction with iterative reconstruction: Optimization of CT protocols in clinical practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Ultra-low-dose chest CT with iterative reconstruction does not alter anatomical image quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mandoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khasanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 96 (5), pp.477 - 486. </w:t>
+              <w:t xml:space="preserve">, 2016, 97 (11), pp.1131 - 1140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934900v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved white matter in unmedicated pediatric bipolar disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fábio Duran</w:t>
+                <w:t xml:space="preserve">Dose reduction with iterative reconstruction: Optimization of CT protocols in clinical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khasanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2014.06.061⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (5), pp.477 - 486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945829v1</w:t>
+                <w:t xml:space="preserve">hal-01934900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric symptoms in Alzheimer's disease are related to functional connectivity alterations in the salience network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcio Balthazar</w:t>
+                <w:t xml:space="preserve">Mapping brain volumetric abnormalities in never-treated pathological gamblers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rzezak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Coan</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Malloy-Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.22248⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 232 (3), pp.208-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935583v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern changes of EEG oscillations and BOLD signals associated with temporal lobe epilepsy as revealed by a working memory task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helka Ozelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurício S Sercheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Bilevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiane Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, -, 15, pp.52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2202-15-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrapontine Root Entry Zone FLAIR Hyperintensity in Classical Trigeminal Neuralgia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Freitag</w:t>
+                <w:t xml:space="preserve">Neuropsychiatric symptoms in Alzheimer's disease are related to functional connectivity alterations in the salience network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tátila Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Coan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Headache</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/head.12437⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (4), pp.1237 - 1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01945651v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdiagnostic alterations in white matter microstructure associated with suicidal thoughts and behaviours in the ENIGMA Suicidal Thoughts and Behaviours consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca M Villa</w:t>
+                <w:t xml:space="preserve">Intrapontine Root Entry Zone FLAIR Hyperintensity in Classical Trigeminal Neuralgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Freitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Headache</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (9), pp.1543-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/head.12437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preserved white matter in unmedicated pediatric bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria A. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Kleinman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jackowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05075210v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 579, pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2014.06.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6050,51 +6147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3DF7931"/>
+    <w:nsid w:val="65DEF4D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6281,51 +6378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricio-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3317-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2595088/fabricio-pereira/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Colic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karoline Seiffert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bahlmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Zerekidze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Walther" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynstr.2025.100776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Magalh&#227;es Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Deus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pedrosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Parreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27683192261422811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27683192251386020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1804893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Dabli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pastor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Erath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Croisille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-025-00573-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S van Velzen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuriel Ceja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Dauvermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M Villa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03602-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Gifuni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallar Chakravarty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lepage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri W. Chase" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02485-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ch&#233;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1788696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Campos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Velzen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Veltman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pozzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ambrogi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000850" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chupin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2023.111163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Autieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mourand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Laurent-Chabalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13760-022-02115-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana Trandafir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Sandiramourty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien ter Schiphorst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515707" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03350697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greffier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Addala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Beregi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.01.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03349978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Greffier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hamard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barrau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pasquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-06724-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beregi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06359-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06425-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Om" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.08.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mares" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5600-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935392v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Daviau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.12.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Greffier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Khasanova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Geraud Claret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastide" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2018.11.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moliner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.04.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365076v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Stefanovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ovtchinnikoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.12.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orliac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.11.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Ngoc Ty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonniaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledermann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.05.044" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beregi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.02.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Larbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx055" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw191" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coulot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw116" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Macri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandoul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khasanova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.06.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Mekkaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kostis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martuzzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146693" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jackowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-015-3922-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Chica Rosa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2016.06.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rzezak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Marise Lima" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Gargaro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Coimbra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.04.042" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.06.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.03.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuentes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Malloy-Diniz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2015.04.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945829v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria A. Teixeira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kleinman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zanetti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Duran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.06.061" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01935583v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Balthazar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;tila Lopes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis da Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Coan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22248" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helka Ozelo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Alessio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio S Sercheli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bilevicius" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Pedro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-15-52" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Floch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Aerts" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Freitag" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.12437" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRKNZ489-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075210v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricio-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3317-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2595088/fabricio-pereira/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Colic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karoline Seiffert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bahlmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Zerekidze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Walther" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynstr.2025.100776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Magalh&#227;es Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Deus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pedrosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Parreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27683192261422811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1804893" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8194143/v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27683192251386020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Dabli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Erath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Croisille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-025-00573-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337558v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S van Velzen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuriel Ceja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Dauvermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M Villa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03602-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Gifuni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallar Chakravarty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lepage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri W. Chase" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02485-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ch&#233;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1788696" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chupin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2023.111163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Autieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mourand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Laurent-Chabalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13760-022-02115-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Campos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Velzen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Veltman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pozzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ambrogi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000850" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana Trandafir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Sandiramourty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien ter Schiphorst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03349978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Greffier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hamard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barrau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-06724-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greffier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beregi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06359-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03350697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Addala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Beregi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.01.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06425-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mares" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5600-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Om" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.08.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Daviau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.12.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Greffier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Khasanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Geraud Claret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastide" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2018.11.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moliner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.04.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Stefanovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ovtchinnikoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orliac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.11.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beregi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.02.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Larbi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Ngoc Ty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coulot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw116" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900855v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw191" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893718v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonniaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.05.044" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913679v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jackowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kostis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-015-3922-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Chica Rosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2016.06.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908646v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Mekkaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martuzzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146693" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rzezak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Marise Lima" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Gargaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Coimbra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.04.042" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Macri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.06.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.03.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903686v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandoul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khasanova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.06.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuentes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Malloy-Diniz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2015.04.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952404v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helka Ozelo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Alessio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio S Sercheli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bilevicius" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Pedro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-15-52" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01935583v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Balthazar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;tila Lopes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis da Silva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Coan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22248" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Floch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Aerts" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Freitag" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.12437" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRKNZ489-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945829v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria A. Teixeira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kleinman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zanetti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Duran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.06.061" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>