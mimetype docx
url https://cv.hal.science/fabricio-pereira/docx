--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -214,295 +214,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair stress hormones in individuals with a recent suicide attempt experiencing a depressive episode</w:t>
+                <w:t xml:space="preserve">A New Cranial Acupuncture Area in the Treatment of Taste and Smell Sensory Alterations Caused by Coronavirus Disease 2019 (COVID-19): Case Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lejla Colic</w:t>
+                <w:t xml:space="preserve">Paula Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Karoline Seiffert</w:t>
+                <w:t xml:space="preserve">Jorge Magalhães Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Bahlmann</w:t>
+                <w:t xml:space="preserve">Madalena Deus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ani Zerekidze</w:t>
+                <w:t xml:space="preserve">Mariana Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Walther</w:t>
+                <w:t xml:space="preserve">Raquel Parreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 40, pp.100776. </w:t>
+              <w:t xml:space="preserve">Integrative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ynstr.2025.100776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/27683192261422811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460737v1</w:t>
+                <w:t xml:space="preserve">hal-05561475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Cranial Acupuncture Area in the Treatment of Taste and Smell Sensory Alterations Caused by Coronavirus Disease 2019 (COVID-19): Case Reports</w:t>
+                <w:t xml:space="preserve">Hair stress hormones in individuals with a recent suicide attempt experiencing a depressive episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Sousa</w:t>
+                <w:t xml:space="preserve">Lejla Colic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Magalhães Rodrigues</w:t>
+                <w:t xml:space="preserve">Anna Karoline Seiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalena Deus</w:t>
+                <w:t xml:space="preserve">Lydia Bahlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Pedrosa</w:t>
+                <w:t xml:space="preserve">Ani Zerekidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Parreira</w:t>
+                <w:t xml:space="preserve">Johanna Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Complementary Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Neurobiology of Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40, pp.100776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/27683192261422811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ynstr.2025.100776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561475v1</w:t>
+                <w:t xml:space="preserve">hal-05460737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic homogenization of nonlocal reaction-diffusion systems of gradient flow type</w:t>
               </w:r>
@@ -599,425 +599,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in the Blood–Brain Barrier in Mood Disorders and Neurodegenerative Diseases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effectiveness of Cranial Acupuncture for Vertigo and Dizziness—Exploring the “Epley Area” as a Novel Hypothesized Site of Intervention: A Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Magalhães Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Deus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Parreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0045-1804893⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/27683192251386020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990165v1</w:t>
+                <w:t xml:space="preserve">hal-05347377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Matter Microstructural Alterations and their Association with Decision-Making Deficits in Suicide Attempters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Zerekidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bahlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21203/rs.3.rs-8194143/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Cranial Acupuncture for Vertigo and Dizziness—Exploring the “Epley Area” as a Novel Hypothesized Site of Intervention: A Case Series</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alterations in the Blood–Brain Barrier in Mood Disorders and Neurodegenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Complementary Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (4), pp.457-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/27683192251386020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0045-1804893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347377v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon-counting versus energy-integrating CT of abdomen-pelvis: a phantom study on the potential for reducing iodine contrast media</w:t>
               </w:r>
@@ -1150,51 +1150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdiagnostic alterations in white matter microstructure associated with suicidal thoughts and behaviours in the ENIGMA Suicidal Thoughts and Behaviours consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura S van Velzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lejla Colic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuriel Ceja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,797 +1265,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of social inclusion/exclusion and response inhibition in adolescents with past suicide attempt: a multidomain task-based fMRI study</w:t>
+                <w:t xml:space="preserve">Antiphospholipid Antibodies in Mental Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony J. Gifuni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Pereira</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mallar Chakravarty</w:t>
+                <w:t xml:space="preserve">Mathias Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lepage</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabricio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-024-02485-w⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (04), pp.448-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1788696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615575v1</w:t>
+                <w:t xml:space="preserve">hal-05561477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiphospholipid Antibodies in Mental Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of social inclusion/exclusion and response inhibition in adolescents with past suicide attempt: a multidomain task-based fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J. Gifuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+                <w:t xml:space="preserve">M. Mallar Chakravarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Chéa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+                <w:t xml:space="preserve">Martin Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricio Pereira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri W. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (04), pp.448-456. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.2135-2144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0044-1788696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-024-02485-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561477v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiphospholipid Antibodies in Mental Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0044-1788696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a single dose of psilocybin improve cognitive control in functional dissociative seizures?</w:t>
+                <w:t xml:space="preserve">Concurrent validity and reliability of suicide risk assessment instruments: A meta-analysis of 20 instruments across 27 international cohorts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chupin</w:t>
+                <w:t xml:space="preserve">Adrian Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
+                <w:t xml:space="preserve">Laura van Velzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Brière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Pereira</w:t>
+                <w:t xml:space="preserve">Dick Veltman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Hingray</w:t>
+                <w:t xml:space="preserve">Elena Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mehy.2023.111163⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.315-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/neu0000850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433736v1</w:t>
+                <w:t xml:space="preserve">hal-04711953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary acute convexity subarachnoid hemorrhage in older patients: analysis of baseline, clinical and MRI characteristics including quantitative surface study and topographical probabilistic mapping of convexity subarachnoid hemorrhage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can a single dose of psilocybin improve cognitive control in functional dissociative seizures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gaillard</w:t>
+                <w:t xml:space="preserve">Julien Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mourand</w:t>
+                <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Laurent-Chabalier</w:t>
+                <w:t xml:space="preserve">Caroline Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Mura</w:t>
+                <w:t xml:space="preserve">Coraline Hingray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurologica Belgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123 (2), pp.519-527. </w:t>
+              <w:t xml:space="preserve">Medical Hypotheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.111163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13760-022-02115-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mehy.2023.111163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053685v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent validity and reliability of suicide risk assessment instruments: A meta-analysis of 20 instruments across 27 international cohorts.</w:t>
+                <w:t xml:space="preserve">Primary acute convexity subarachnoid hemorrhage in older patients: analysis of baseline, clinical and MRI characteristics including quantitative surface study and topographical probabilistic mapping of convexity subarachnoid hemorrhage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Campos</w:t>
+                <w:t xml:space="preserve">Vincenzo Autieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura van Velzen</w:t>
+                <w:t xml:space="preserve">Nicolas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dick Veltman</w:t>
+                <w:t xml:space="preserve">Isabelle Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Pozzi</w:t>
+                <w:t xml:space="preserve">Sabine Laurent-Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Ambrogi</w:t>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (3), pp.315-329. </w:t>
+              <w:t xml:space="preserve">Acta Neurologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (2), pp.519-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/neu0000850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13760-022-02115-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711953v1</w:t>
+                <w:t xml:space="preserve">hal-04053685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Infarction MRI Pattern in Stroke Patients with Intracardiac Thrombus</w:t>
               </w:r>
@@ -2067,51 +2067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassiana Trandafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shridevi Sandiramourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Laurent-Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien ter Schiphorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2169,507 +2169,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image quality and dose reduction opportunity of deep learning image reconstruction algorithm for CT: a phantom study</w:t>
+                <w:t xml:space="preserve">Effect of tin filter-based spectral shaping CT on image quality and radiation dose for routine use on ultralow-dose CT protocols: A phantom study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Greffier</w:t>
+                <w:t xml:space="preserve">J. Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Hamard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Pereira</w:t>
+                <w:t xml:space="preserve">A. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Barrau</w:t>
+                <w:t xml:space="preserve">T. Addala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Pasquier</w:t>
+                <w:t xml:space="preserve">J.P. Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (7), pp.3951-3959. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (6), pp.373-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-020-06724-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349978v1</w:t>
+                <w:t xml:space="preserve">hal-03350697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT iterative reconstruction algorithms: a task-based image quality assessment</w:t>
+                <w:t xml:space="preserve">Image quality and dose reduction opportunity of deep learning image reconstruction algorithm for CT: a phantom study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Greffier</w:t>
+                <w:t xml:space="preserve">Joël Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frandon</w:t>
+                <w:t xml:space="preserve">Aymeric Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Larbi</w:t>
+                <w:t xml:space="preserve">Corinne Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beregi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (1), pp.487-500. </w:t>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.3951-3959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-019-06359-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-020-06724-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353682v1</w:t>
+                <w:t xml:space="preserve">hal-03349978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tin filter-based spectral shaping CT on image quality and radiation dose for routine use on ultralow-dose CT protocols: A phantom study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">CT iterative reconstruction algorithms: a task-based image quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (6), pp.373-381. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.487-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-019-06359-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350697v1</w:t>
+                <w:t xml:space="preserve">hal-03353682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of radiation dose for CT detection of lytic and sclerotic bone lesions: a phantom study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (2), pp.1075-1078. </w:t>
@@ -2701,377 +2701,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient dose reference levels in surgery a multicenter study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Noise assessment across two generations of iterative reconstruction algorithms of three manufacturers using bone reconstruction kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Etard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Defez</w:t>
+                <w:t xml:space="preserve">D. Om</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-018-5600-2⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (12), pp.763-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521609v1</w:t>
+                <w:t xml:space="preserve">hal-02859900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise assessment across two generations of iterative reconstruction algorithms of three manufacturers using bone reconstruction kernel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Patient dose reference levels in surgery a multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Larbi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Om</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Beregi</w:t>
+                <w:t xml:space="preserve">D. Defez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (12), pp.763-770. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.674-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-018-5600-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859900v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of iterative reconstruction and dose levels on metallic artifact reduction: A phantom study within four CT systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (5), pp.269--277. </w:t>
@@ -3243,103 +3243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of noise-magnitude and noise-texture across two generations of iterative reconstruction algorithms from three manufacturers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (7-8), pp.401--410. </w:t>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of patient's peak skin dose during abdominopelvic embolization using radiochromic (Gafchromic) films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Stefanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,77 +3511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of focal liver lesions with ultra-low dose computed tomography in neoplastic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Orliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3639,2439 +3639,2439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional spine procedures under CT guidance: How to reduce patient radiation dose without compromising the successful outcome of the procedure?</w:t>
+                <w:t xml:space="preserve">Assessment of peak skin dose in interventional cardiology: A comparison between Gafchromic film and dosimetric software em.dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Greffier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Pereira</w:t>
+                <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Viala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Macri</w:t>
+                <w:t xml:space="preserve">C. van Ngoc Ty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Beregi</w:t>
+                <w:t xml:space="preserve">G. Bonniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 35, pp.88 - 96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.02.016⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 38, pp.16 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896678v1</w:t>
+                <w:t xml:space="preserve">hal-01893718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF PATIENT SIZE, ANATOMICAL LOCATION AND MODULATION STRENGTH ON DOSE DELIVERED AND IMAGE-QUALITY ON CT EXAMINATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 177 (4), pp.373 - 381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rpd/ncx055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the calibration conditions of XR-RV3 films on peak skin dose measurements in interventional radiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Assessment of Patient's Peak Skin Dose Using Gafchromic Films During Interventional Cardiology Procedures: Routine Experience Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Agelou</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Coulot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">L. Cornillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 174 (2), pp.207-215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncw116⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 174 (3), pp.395-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncw191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878993v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Patient's Peak Skin Dose Using Gafchromic Films During Interventional Cardiology Procedures: Routine Experience Feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Impact of the calibration conditions of XR-RV3 films on peak skin dose measurements in interventional radiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Pereira</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Ngoc Ty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Agelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cornillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">J. Coulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 174 (3), pp.395-405. </w:t>
+              <w:t xml:space="preserve">, 2017, 174 (2), pp.207-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncw191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncw116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900855v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of peak skin dose in interventional cardiology: A comparison between Gafchromic film and dosimetric software em.dose</w:t>
+                <w:t xml:space="preserve">Interventional spine procedures under CT guidance: How to reduce patient radiation dose without compromising the successful outcome of the procedure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Greffier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. van Ngoc Ty</w:t>
+                <w:t xml:space="preserve">Joël Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bonniaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Ledermann</w:t>
+                <w:t xml:space="preserve">Pierre Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Beregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 38, pp.16 - 22. </w:t>
+              <w:t xml:space="preserve">, 2017, 35, pp.88 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.05.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893718v1</w:t>
+                <w:t xml:space="preserve">hal-01896678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion tensor imaging in patients with obstetric antiphospholipid syndrome without neuropsychiatric symptoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-low-dose chest CT with iterative reconstruction does not alter anatomical image quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Kostis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+                <w:t xml:space="preserve">C. Mandoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khasanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-015-3922-x⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (11), pp.1131 - 1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913679v1</w:t>
+                <w:t xml:space="preserve">hal-01903686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of ultra-low-dose chest CT with iterative reconstruction for selected emergency room patients with acute dyspnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Chica Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Khasanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85 (9), pp.1637 - 1644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrad.2016.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Tensor Imaging in Patients with Glioblastoma Multiforme Using the Supertoroidal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Metellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Martuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0146693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making in patients with temporal lobe epilepsy: Delay gratification ability is not impaired in patients with hippocampal sclerosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion tensor imaging in patients with obstetric antiphospholipid syndrome without neuropsychiatric symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carolina Gargaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erica Coimbra</w:t>
+                <w:t xml:space="preserve">Marcel Jackowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.04.042⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.959 - 968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-015-3922-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942472v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose reduction with iterative reconstruction in multi-detector CT: What is the impact on deformation of circular structures in phantom study?</w:t>
+                <w:t xml:space="preserve">CT dose reduction using Automatic Exposure Control and iterative reconstruction: A chest paediatric phantoms study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Greffier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Fernandez</w:t>
+                <w:t xml:space="preserve">Joël Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Beregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.06.019⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.582 - 589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913366v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT dose reduction using Automatic Exposure Control and iterative reconstruction: A chest paediatric phantoms study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Greffier</w:t>
+                <w:t xml:space="preserve">Decision-making in patients with temporal lobe epilepsy: Delay gratification ability is not impaired in patients with hippocampal sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rzezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Marise Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Gargaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.158-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906710v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low-dose chest CT with iterative reconstruction does not alter anatomical image quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Dose reduction with iterative reconstruction in multi-detector CT: What is the impact on deformation of circular structures in phantom study?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Greffier</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Khasanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 97 (11), pp.1131 - 1140. </w:t>
+              <w:t xml:space="preserve">, 2016, 97 (2), pp.187 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903686v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose reduction with iterative reconstruction: Optimization of CT protocols in clinical practice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Larbi</w:t>
+                <w:t xml:space="preserve">Mapping brain volumetric abnormalities in never-treated pathological gamblers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Khasanova</w:t>
+                <w:t xml:space="preserve">Patricia Rzezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Malloy-Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.02.007⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 232 (3), pp.208-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934900v1</w:t>
+                <w:t xml:space="preserve">hal-01944486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping brain volumetric abnormalities in never-treated pathological gamblers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luciana Santos</w:t>
+                <w:t xml:space="preserve">Dose reduction with iterative reconstruction: Optimization of CT protocols in clinical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khasanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 232 (3), pp.208-213. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (5), pp.477 - 486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2015.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944486v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern changes of EEG oscillations and BOLD signals associated with temporal lobe epilepsy as revealed by a working memory task</w:t>
+                <w:t xml:space="preserve">Preserved white matter in unmedicated pediatric bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helka Ozelo</w:t>
+                <w:t xml:space="preserve">Ana Maria A. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Alessio</w:t>
+                <w:t xml:space="preserve">Ana Kleinman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurício S Sercheli</w:t>
+                <w:t xml:space="preserve">Marcus Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jackowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Bilevicius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiane Pedro</w:t>
+                <w:t xml:space="preserve">Fábio Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2202-15-52⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 579, pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2014.06.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952404v1</w:t>
+                <w:t xml:space="preserve">hal-01945829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric symptoms in Alzheimer's disease are related to functional connectivity alterations in the salience network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pattern changes of EEG oscillations and BOLD signals associated with temporal lobe epilepsy as revealed by a working memory task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helka Ozelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio Balthazar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Pereira</w:t>
+                <w:t xml:space="preserve">Andréa Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tátila Lopes</w:t>
+                <w:t xml:space="preserve">Maurício S Sercheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvis da Silva</w:t>
+                <w:t xml:space="preserve">Elizabeth Bilevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carolina Coan</w:t>
+                <w:t xml:space="preserve">Tatiane Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (4), pp.1237 - 1246. </w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, -, 15, pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.22248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-15-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935583v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrapontine Root Entry Zone FLAIR Hyperintensity in Classical Trigeminal Neuralgia</w:t>
+                <w:t xml:space="preserve">Neuropsychiatric symptoms in Alzheimer's disease are related to functional connectivity alterations in the salience network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Renard</w:t>
+                <w:t xml:space="preserve">Marcio Balthazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Floch</w:t>
+                <w:t xml:space="preserve">Tátila Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Aerts</w:t>
+                <w:t xml:space="preserve">Elvis da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Freitag</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Carolina Coan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Headache</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (9), pp.1543-1544. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (4), pp.1237 - 1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/head.12437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945651v1</w:t>
+                <w:t xml:space="preserve">hal-01935583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved white matter in unmedicated pediatric bipolar disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrapontine Root Entry Zone FLAIR Hyperintensity in Classical Trigeminal Neuralgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Maria A. Teixeira</w:t>
+                <w:t xml:space="preserve">Anne Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Kleinman</w:t>
+                <w:t xml:space="preserve">Cecile Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Zanetti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cornelia Freitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Headache</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (9), pp.1543-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/head.12437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2014.06.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945829v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6147,51 +6147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65DEF4D2"/>
+    <w:nsid w:val="C6864B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6378,51 +6378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricio-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3317-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2595088/fabricio-pereira/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Colic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karoline Seiffert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bahlmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Zerekidze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Walther" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynstr.2025.100776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Magalh&#227;es Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Deus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pedrosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Parreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27683192261422811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1804893" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8194143/v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27683192251386020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Dabli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Erath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Croisille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-025-00573-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337558v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S van Velzen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuriel Ceja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Dauvermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M Villa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03602-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Gifuni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallar Chakravarty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lepage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri W. Chase" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02485-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ch&#233;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1788696" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chupin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2023.111163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Autieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mourand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Laurent-Chabalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13760-022-02115-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Campos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Velzen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Veltman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pozzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ambrogi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000850" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana Trandafir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Sandiramourty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien ter Schiphorst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03349978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Greffier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hamard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barrau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-06724-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greffier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beregi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06359-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03350697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Addala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Beregi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.01.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06425-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mares" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5600-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Om" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.08.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Daviau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.12.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Greffier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Khasanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Geraud Claret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastide" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2018.11.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moliner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.04.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Stefanovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ovtchinnikoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orliac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.11.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beregi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.02.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Larbi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Ngoc Ty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coulot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw116" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900855v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw191" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893718v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonniaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.05.044" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913679v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jackowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kostis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-015-3922-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Chica Rosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2016.06.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908646v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Mekkaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martuzzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146693" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rzezak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Marise Lima" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Gargaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Coimbra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.04.042" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Macri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.06.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.03.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903686v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandoul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khasanova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.06.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuentes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Malloy-Diniz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2015.04.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952404v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helka Ozelo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Alessio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio S Sercheli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bilevicius" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Pedro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-15-52" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01935583v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Balthazar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;tila Lopes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis da Silva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Coan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22248" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Floch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Aerts" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Freitag" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.12437" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRKNZ489-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945829v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria A. Teixeira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kleinman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zanetti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Duran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.06.061" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricio-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3317-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2595088/fabricio-pereira/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561475v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Magalh&#227;es Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Deus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pedrosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Parreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27683192261422811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Colic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karoline Seiffert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bahlmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Zerekidze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Walther" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynstr.2025.100776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27683192251386020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wagner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8194143/v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1804893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Dabli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Erath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Croisille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-025-00573-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337558v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S van Velzen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuriel Ceja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Dauvermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M Villa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03602-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ch&#233;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1788696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Gifuni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallar Chakravarty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lepage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri W. Chase" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02485-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Campos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Velzen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Veltman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pozzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ambrogi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000850" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2023.111163" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Autieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mourand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Laurent-Chabalier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13760-022-02115-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana Trandafir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Sandiramourty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien ter Schiphorst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03350697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greffier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Addala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Beregi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.01.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03349978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Greffier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hamard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barrau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pasquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-06724-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beregi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06359-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06425-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859900v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Om" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.08.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mares" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5600-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Daviau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.12.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Greffier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Khasanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Geraud Claret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastide" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2018.11.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moliner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.04.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Stefanovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ovtchinnikoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orliac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.11.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Ngoc Ty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonniaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledermann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.05.044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Larbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beregi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx055" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900855v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw191" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coulot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.02.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Macri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandoul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khasanova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.06.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900996v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Chica Rosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2016.06.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908646v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Mekkaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kostis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martuzzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146693" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jackowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-015-3922-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906710v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.03.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rzezak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Marise Lima" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Gargaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Coimbra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.04.042" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.06.019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuentes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Malloy-Diniz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2015.04.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934900v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria A. Teixeira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kleinman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zanetti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Duran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.06.061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helka Ozelo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Alessio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio S Sercheli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bilevicius" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Pedro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-15-52" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01935583v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Balthazar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;tila Lopes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis da Silva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Coan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22248" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Floch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Aerts" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Freitag" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.12437" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRKNZ489-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>