--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -214,295 +214,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Cranial Acupuncture Area in the Treatment of Taste and Smell Sensory Alterations Caused by Coronavirus Disease 2019 (COVID-19): Case Reports</w:t>
+                <w:t xml:space="preserve">Hair stress hormones in individuals with a recent suicide attempt experiencing a depressive episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Sousa</w:t>
+                <w:t xml:space="preserve">Lejla Colic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Magalhães Rodrigues</w:t>
+                <w:t xml:space="preserve">Anna Karoline Seiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalena Deus</w:t>
+                <w:t xml:space="preserve">Lydia Bahlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Pedrosa</w:t>
+                <w:t xml:space="preserve">Ani Zerekidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Parreira</w:t>
+                <w:t xml:space="preserve">Johanna Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Complementary Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Neurobiology of Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40, pp.100776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/27683192261422811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ynstr.2025.100776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561475v1</w:t>
+                <w:t xml:space="preserve">hal-05460737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair stress hormones in individuals with a recent suicide attempt experiencing a depressive episode</w:t>
+                <w:t xml:space="preserve">A New Cranial Acupuncture Area in the Treatment of Taste and Smell Sensory Alterations Caused by Coronavirus Disease 2019 (COVID-19): Case Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lejla Colic</w:t>
+                <w:t xml:space="preserve">Paula Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Karoline Seiffert</w:t>
+                <w:t xml:space="preserve">Jorge Magalhães Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Bahlmann</w:t>
+                <w:t xml:space="preserve">Madalena Deus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ani Zerekidze</w:t>
+                <w:t xml:space="preserve">Mariana Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Walther</w:t>
+                <w:t xml:space="preserve">Raquel Parreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 40, pp.100776. </w:t>
+              <w:t xml:space="preserve">Integrative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ynstr.2025.100776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/27683192261422811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460737v1</w:t>
+                <w:t xml:space="preserve">hal-05561475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic homogenization of nonlocal reaction-diffusion systems of gradient flow type</w:t>
               </w:r>
@@ -605,103 +605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Cranial Acupuncture for Vertigo and Dizziness—Exploring the “Epley Area” as a Novel Hypothesized Site of Intervention: A Case Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Magalhães Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalena Deus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Parreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -733,291 +733,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Matter Microstructural Alterations and their Association with Decision-Making Deficits in Suicide Attempters</w:t>
+                <w:t xml:space="preserve">Alterations in the Blood–Brain Barrier in Mood Disorders and Neurodegenerative Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerd Wagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ani Zerekidze</w:t>
+                <w:t xml:space="preserve">Ismael Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Bahlmann</w:t>
+                <w:t xml:space="preserve">Mathias Chea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Walter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-8194143/v1⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (4), pp.457-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0045-1804893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561480v1</w:t>
+                <w:t xml:space="preserve">hal-04990165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in the Blood–Brain Barrier in Mood Disorders and Neurodegenerative Diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White Matter Microstructural Alterations and their Association with Decision-Making Deficits in Suicide Attempters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Chea</w:t>
+                <w:t xml:space="preserve">Gerd Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani Zerekidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bahlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (4), pp.457-464. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0045-1804893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-8194143/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990165v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon-counting versus energy-integrating CT of abdomen-pelvis: a phantom study on the potential for reducing iodine contrast media</w:t>
               </w:r>
@@ -1150,51 +1150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdiagnostic alterations in white matter microstructure associated with suicidal thoughts and behaviours in the ENIGMA Suicidal Thoughts and Behaviours consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura S van Velzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lejla Colic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuriel Ceja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,51 +1297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricio Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3903,295 +3903,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Patient's Peak Skin Dose Using Gafchromic Films During Interventional Cardiology Procedures: Routine Experience Feedback</w:t>
+                <w:t xml:space="preserve">Impact of the calibration conditions of XR-RV3 films on peak skin dose measurements in interventional radiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Pereira</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Ngoc Ty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cornillet</w:t>
+                <w:t xml:space="preserve">Mathieu Agelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 174 (3), pp.395-405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncw191⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 174 (2), pp.207-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncw116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900855v1</w:t>
+                <w:t xml:space="preserve">hal-01878993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the calibration conditions of XR-RV3 films on peak skin dose measurements in interventional radiology</w:t>
+                <w:t xml:space="preserve">Assessment of Patient's Peak Skin Dose Using Gafchromic Films During Interventional Cardiology Procedures: Routine Experience Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Agelou</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Coulot</w:t>
+                <w:t xml:space="preserve">L. Cornillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 174 (2), pp.207-215. </w:t>
+              <w:t xml:space="preserve">, 2017, 174 (3), pp.395-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncw116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncw191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878993v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventional spine procedures under CT guidance: How to reduce patient radiation dose without compromising the successful outcome of the procedure?</w:t>
               </w:r>
@@ -6147,51 +6147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6864B7D"/>
+    <w:nsid w:val="18B40B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6378,51 +6378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricio-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3317-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2595088/fabricio-pereira/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561475v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Magalh&#227;es Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Deus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pedrosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Parreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27683192261422811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Colic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karoline Seiffert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bahlmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Zerekidze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Walther" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynstr.2025.100776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27683192251386020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wagner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8194143/v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1804893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Dabli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Erath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Croisille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-025-00573-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337558v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S van Velzen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuriel Ceja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Dauvermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M Villa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03602-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ch&#233;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1788696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Gifuni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallar Chakravarty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lepage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri W. Chase" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02485-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Campos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Velzen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Veltman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pozzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ambrogi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000850" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2023.111163" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Autieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mourand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Laurent-Chabalier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13760-022-02115-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana Trandafir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Sandiramourty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien ter Schiphorst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03350697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greffier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Addala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Beregi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.01.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03349978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Greffier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hamard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barrau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pasquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-06724-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beregi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06359-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06425-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859900v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Om" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.08.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mares" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5600-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Daviau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.12.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Greffier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Khasanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Geraud Claret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastide" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2018.11.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moliner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.04.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Stefanovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ovtchinnikoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orliac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.11.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Ngoc Ty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonniaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledermann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.05.044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Larbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beregi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx055" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900855v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw191" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coulot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.02.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Macri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandoul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khasanova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.06.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900996v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Chica Rosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2016.06.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908646v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Mekkaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kostis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martuzzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146693" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jackowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-015-3922-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906710v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.03.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rzezak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Marise Lima" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Gargaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Coimbra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.04.042" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.06.019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuentes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Malloy-Diniz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2015.04.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934900v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria A. Teixeira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kleinman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zanetti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Duran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.06.061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helka Ozelo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Alessio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio S Sercheli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bilevicius" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Pedro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-15-52" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01935583v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Balthazar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;tila Lopes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis da Silva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Coan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22248" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Floch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Aerts" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Freitag" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.12437" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRKNZ489-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricio-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3317-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2595088/fabricio-pereira/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Colic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karoline Seiffert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bahlmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Zerekidze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Walther" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynstr.2025.100776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Magalh&#227;es Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Deus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pedrosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Parreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27683192261422811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27683192251386020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1804893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8194143/v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Dabli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Erath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Croisille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-025-00573-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337558v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S van Velzen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuriel Ceja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Dauvermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M Villa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03602-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ch&#233;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1788696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Gifuni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallar Chakravarty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lepage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri W. Chase" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02485-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Campos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Velzen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Veltman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pozzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ambrogi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000850" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2023.111163" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Autieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mourand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Laurent-Chabalier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13760-022-02115-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana Trandafir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Sandiramourty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien ter Schiphorst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03350697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greffier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Addala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Beregi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.01.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03349978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Greffier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hamard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barrau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pasquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-06724-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beregi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06359-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06425-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859900v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Om" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.08.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mares" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5600-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Daviau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.12.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Greffier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Khasanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Geraud Claret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastide" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2018.11.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moliner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.04.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Stefanovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ovtchinnikoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orliac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.11.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Ngoc Ty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonniaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledermann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.05.044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Larbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beregi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx055" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coulot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw116" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900855v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw191" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.02.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Macri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandoul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khasanova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.06.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900996v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Chica Rosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2016.06.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908646v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Mekkaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kostis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martuzzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146693" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jackowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-015-3922-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906710v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.03.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rzezak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Marise Lima" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Gargaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Coimbra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.04.042" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.06.019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuentes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Malloy-Diniz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2015.04.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934900v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria A. Teixeira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kleinman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zanetti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Duran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.06.061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helka Ozelo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Alessio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio S Sercheli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bilevicius" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Pedro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-15-52" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01935583v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Balthazar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;tila Lopes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis da Silva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Coan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22248" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Floch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Aerts" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Freitag" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.12437" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRKNZ489-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>