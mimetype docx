--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -338,2672 +338,2672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Energies for Double Excitations: Improvement and Extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State-Specific Coupled-Cluster Methods for Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (13), pp.5655-5678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00410⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.4129-4145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526063v1</w:t>
+                <w:t xml:space="preserve">hal-04387158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected Configuration Interaction for Resonances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Energy Electron Interactions with Methyl-p-benzoquinone: A Study of Negative Ion Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
+                <w:t xml:space="preserve">Jiakuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Pelc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Ameixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Denifl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02060⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (36), pp.38032-38043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.4c04899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645813v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-Specific Coupled-Cluster Methods for Excited States</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
+                <w:t xml:space="preserve">Reference Energies for Double Excitations: Improvement and Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (10), pp.4129-4145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00034⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 20 (13), pp.5655-5678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387158v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Energy Electron Interactions with Methyl-p-benzoquinone: A Study of Negative Ion Formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">João Ameixa</w:t>
+                <w:t xml:space="preserve">Selected Configuration Interaction for Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Denifl</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (36), pp.38032-38043. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.8296-8305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.4c04899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708892v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron impact electronic excitation of benzene: Theory and experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State-Specific Configuration Interaction for Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0173024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (8), pp.2258-2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429491v1</w:t>
+                <w:t xml:space="preserve">hal-03843259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Scattering from 1-Methyl-5-Nitroimidazole: Cross-Sections for Modeling Electron Transport through Potential Radiosensitizers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Guerra</w:t>
+                <w:t xml:space="preserve">Reference Vertical Excitation Energies for Transition Metal Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241512182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (23), pp.8782-8800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202646v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-Specific Configuration Interaction for Excited States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground-and Excited-State Dipole Moments and Oscillator Strengths of Full Configuration Interaction Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Quintero-Monsebaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (8), pp.2258-2269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00057⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.221-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c01111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843259v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Vertical Excitation Energies for Transition Metal Compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seniority and Hierarchy Configuration Interaction for Radicals and Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (23), pp.8782-8800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01080⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 19 (23), pp.8654-8670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224542v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-and Excited-State Dipole Moments and Oscillator Strengths of Full Configuration Interaction Quality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">Electron Scattering from 1-Methyl-5-Nitroimidazole: Cross-Sections for Modeling Electron Transport through Potential Radiosensitizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián García-Abenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c01111⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (15), pp.12182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241512182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844802v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seniority and Hierarchy Configuration Interaction for Radicals and Excited States</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron impact electronic excitation of benzene: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romarly da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexi de A. Cadena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Pocoroba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (23), pp.8654-8670. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0173024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189859v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Transient Anions which Do Not Decay through Dissociative Electron Attachment: New Pathways for Radiosensitization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross sections for elastic electron scattering by benzene at low and intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexi de A. Cadena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Pocoroba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana I Lozano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+                <w:t xml:space="preserve">Regan Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Blanco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Márcio Varella</w:t>
+                <w:t xml:space="preserve">Mahak Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01704⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (6), pp.062825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.062825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818091v1</w:t>
+                <w:t xml:space="preserve">hal-03923809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross sections for elastic electron scattering by benzene at low and intermediate energies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchy Configuration Interaction: Combining Seniority Number and Excitation Degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.062825⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (19), pp.4342-4349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c00730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923809v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy Configuration Interaction: Combining Seniority Number and Excitation Degree</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Newton-X Platform: New Software Developments for Surface Hopping and Nuclear Ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bondanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c00730⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.6851-6865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607673v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newton-X Platform: New Software Developments for Surface Hopping and Nuclear Ensembles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of Transient Anions which Do Not Decay through Dissociative Electron Attachment: New Pathways for Radiosensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Bondanza</w:t>
+                <w:t xml:space="preserve">Ana I Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+                <w:t xml:space="preserve">Francisco Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
+                <w:t xml:space="preserve">Paulo Limão-Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+                <w:t xml:space="preserve">Márcio Varella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (11), pp.6851-6865. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (30), pp.7001-7008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797941v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited States From State Specific Orbital Optimized Pair Coupled Cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational coupled cluster for ground and excited states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (8), pp.4756-4768. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (10), pp.104105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0060698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193676v2</w:t>
+                <w:t xml:space="preserve">hal-03266632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion states of halocamphor molecules: insights into chirally sensitive dissociative electron attachment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited States of Bromopyrimidines Probed by VUV Photoabsorption Spectroscopy and Theoretical Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio C. Ruivo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+                <w:t xml:space="preserve">Ana I. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio T Do N. Varella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">João Pereira-Da-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (32), pp.17616-17624. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.6460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP02316K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22126460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340304v1</w:t>
+                <w:t xml:space="preserve">hal-03281165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational coupled cluster for ground and excited states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marie</w:t>
+                <w:t xml:space="preserve">Accurate full configuration interaction correlation energy estimates for five- and six-membered rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Veril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 155 (10), pp.104105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0060698⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 155 (13), pp.134104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0065314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266632v1</w:t>
+                <w:t xml:space="preserve">hal-03315299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited States of Bromopyrimidines Probed by VUV Photoabsorption Spectroscopy and Theoretical Calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mónica Mendes</w:t>
+                <w:t xml:space="preserve">Electronic excitation of benzene by low energy electron impact and the role of higher lying Rydberg states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Guilherme Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romarly F. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lima A.P. Marco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22126460⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (12), pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00326-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281165v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate full configuration interaction correlation energy estimates for five- and six-membered rings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Veril</w:t>
+                <w:t xml:space="preserve">Anion states of halocamphor molecules: insights into chirally sensitive dissociative electron attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio C. Ruivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio T Do N. Varella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0065314⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (32), pp.17616-17624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02316K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315299v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic excitation of benzene by low energy electron impact and the role of higher lying Rydberg states</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excited States From State Specific Orbital Optimized Pair Coupled Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lima A.P. Marco</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 75 (12), pp.310. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.4756-4768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00326-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522444v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic dynamics in multidimensional complex potential energy surfaces †</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic excitation of ethanol by low-energy electron impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Guilherme Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (24), pp.244302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0sc04197a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0008428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931944v1</w:t>
+                <w:t xml:space="preserve">hal-03518899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic excitation of ethanol by low-energy electron impact</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonadiabatic dynamics in multidimensional complex potential energy surfaces †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 152 (24), pp.244302. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0008428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0sc04197a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518899v1</w:t>
+                <w:t xml:space="preserve">hal-02931944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Generality of the GUGA MRCI Approach in COLUMBUS for Treating Complex Quantum Chemistry</w:t>
               </w:r>
@@ -3240,51 +3240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Ensemble Approach with Importance Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (6), pp.3173-3183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3303,222 +3303,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient anion spectra of the potential radiosensitizers 5-cyanateuracil and 5-thiocyanateuracil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does methylation suppress the electron-induced decomposition of 1-methyl-nitroimidazoles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Do N. Varella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 147 (21), pp.214310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5007050⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 147 (16), pp.164310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5005604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774188v1</w:t>
+                <w:t xml:space="preserve">hal-01774246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does methylation suppress the electron-induced decomposition of 1-methyl-nitroimidazoles?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient anion spectra of the potential radiosensitizers 5-cyanateuracil and 5-thiocyanateuracil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Cornetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Do N. Varella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 147 (16), pp.164310. </w:t>
+              <w:t xml:space="preserve">, 2017, 147 (21), pp.214310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5005604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5007050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774246v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron driven reactions in sulphur containing analogues of uracil: the case of 2-thiouracil</w:t>
               </w:r>
@@ -3666,77 +3666,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go Green: Selected Configuration Interaction as a More Sustainable Alternative for High Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mendes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykola Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00198F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Burth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00410" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Damour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakuan Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pelc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ameixa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Denifl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04899" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Falkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romarly da Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi de A. Cadena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Pocoroba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia &#193;lvarez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Abenza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512182" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Quintero-Monsebaiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00946" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Lozano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Blanco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lim&#227;o-Vieira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Varella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01704" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Jones" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Mathur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.062825" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c00730" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbatti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bondanza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crespo-Otero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demoulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo O Dral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00804" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193676v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00348" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. Ruivo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio T Do N. Varella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02316K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060698" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Lozano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pereira-Da-Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126460" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Veril" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065314" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guilherme Falkowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romarly F. da Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brunger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima A.P. Marco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00326-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931944v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc04197a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008428" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lischka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shepard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Szalay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Pitzer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5144267" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kossoski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Do N. Varella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbatti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130547" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Cornetta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005604" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopyra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdoul-Carime" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03544e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mendes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykola Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00198F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Burth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Damour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakuan Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pelc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ameixa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Denifl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Quintero-Monsebaiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00946" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia &#193;lvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Abenza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Falkowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romarly da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi de A. Cadena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Pocoroba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Jones" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Mathur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.062825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c00730" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbatti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bondanza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crespo-Otero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo O Dral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00804" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Lozano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Blanco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lim&#227;o-Vieira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Varella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01704" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060698" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Lozano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pereira-Da-Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126460" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Veril" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065314" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guilherme Falkowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romarly F. da Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brunger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima A.P. Marco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00326-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. Ruivo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio T Do N. Varella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02316K" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193676v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00348" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518899v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008428" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc04197a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lischka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shepard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Szalay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Pitzer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5144267" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kossoski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Do N. Varella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbatti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130547" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005604" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Cornetta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopyra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdoul-Carime" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03544e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>