--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -66,3570 +66,3700 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum ultraviolet spectroscopy of pyrimidine derivatives: the effect of halogenation</w:t>
+                <w:t xml:space="preserve">Formation of the Long-Lived Parent Anion upon Electron Attachment to Menadione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Farhad Izadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Pelc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Ameixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nykola Jones</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan Denifl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (18), pp.9687-9701. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 130 (10), pp.2041-2050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CP00198F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c07629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085252v1</w:t>
+                <w:t xml:space="preserve">hal-05605132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Absorbing Potential Green’s Function Methods for Resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vacuum ultraviolet spectroscopy of pyrimidine derivatives: the effect of halogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Burth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+                <w:t xml:space="preserve">Mónica Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nykola Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01164⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (18), pp.9687-9701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP00198F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467867v1</w:t>
+                <w:t xml:space="preserve">hal-05085252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-Specific Coupled-Cluster Methods for Excited States</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex Absorbing Potential Green’s Function Methods for Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Loris Burth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (10), pp.4129-4145. </w:t>
+              <w:t xml:space="preserve">, 2025, 21 (22), pp.11463-11480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387158v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Energy Electron Interactions with Methyl-p-benzoquinone: A Study of Negative Ion Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference Energies for Double Excitations: Improvement and Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiakuan Chen</w:t>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Pelc</w:t>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Ameixa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephan Denifl</w:t>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.4c04899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (13), pp.5655-5678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708892v1</w:t>
+                <w:t xml:space="preserve">hal-04526063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Energies for Double Excitations: Improvement and Extension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Selected Configuration Interaction for Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (13), pp.5655-5678. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.8296-8305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526063v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected Configuration Interaction for Resonances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">State-Specific Coupled-Cluster Methods for Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.8296-8305. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.4129-4145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645813v1</w:t>
+                <w:t xml:space="preserve">hal-04387158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-Specific Configuration Interaction for Excited States</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Low-Energy Electron Interactions with Methyl-p-benzoquinone: A Study of Negative Ion Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiakuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Pelc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Ameixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Denifl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00057⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (36), pp.38032-38043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.4c04899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843259v1</w:t>
+                <w:t xml:space="preserve">hal-04708892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Vertical Excitation Energies for Transition Metal Compounds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron impact electronic excitation of benzene: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romarly da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexi de A. Cadena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Pocoroba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01080⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0173024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224542v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-and Excited-State Dipole Moments and Oscillator Strengths of Full Configuration Interaction Quality</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Electron Scattering from 1-Methyl-5-Nitroimidazole: Cross-Sections for Modeling Electron Transport through Potential Radiosensitizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián García-Abenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c01111⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (15), pp.12182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241512182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844802v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seniority and Hierarchy Configuration Interaction for Radicals and Excited States</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">State-Specific Configuration Interaction for Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (23), pp.8654-8670. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00946⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 19 (8), pp.2258-2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189859v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Scattering from 1-Methyl-5-Nitroimidazole: Cross-Sections for Modeling Electron Transport through Potential Radiosensitizers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reference Vertical Excitation Energies for Transition Metal Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241512182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (23), pp.8782-8800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202646v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron impact electronic excitation of benzene: Theory and experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexi de A. Cadena</w:t>
+                <w:t xml:space="preserve">Ground-and Excited-State Dipole Moments and Oscillator Strengths of Full Configuration Interaction Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Pocoroba</w:t>
+                <w:t xml:space="preserve">Raúl Quintero-Monsebaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0173024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.221-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c01111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429491v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross sections for elastic electron scattering by benzene at low and intermediate energies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seniority and Hierarchy Configuration Interaction for Radicals and Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.062825⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (23), pp.8654-8670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923809v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy Configuration Interaction: Combining Seniority Number and Excitation Degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Observation of Transient Anions which Do Not Decay through Dissociative Electron Attachment: New Pathways for Radiosensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana I Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Limão-Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcio Varella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (19), pp.4342-4349. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c00730⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (30), pp.7001-7008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607673v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newton-X Platform: New Software Developments for Surface Hopping and Nuclear Ensembles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+                <w:t xml:space="preserve">Cross sections for elastic electron scattering by benzene at low and intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexi de A. Cadena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Pocoroba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
+                <w:t xml:space="preserve">Regan Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+                <w:t xml:space="preserve">Mahak Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (11), pp.6851-6865. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (6), pp.062825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.062825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797941v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Transient Anions which Do Not Decay through Dissociative Electron Attachment: New Pathways for Radiosensitization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hierarchy Configuration Interaction: Combining Seniority Number and Excitation Degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (30), pp.7001-7008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01704⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (19), pp.4342-4349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c00730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818091v1</w:t>
+                <w:t xml:space="preserve">hal-03607673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational coupled cluster for ground and excited states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Newton-X Platform: New Software Developments for Surface Hopping and Nuclear Ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bondanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Marie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 155 (10), pp.104105. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.6851-6865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0060698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266632v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited States of Bromopyrimidines Probed by VUV Photoabsorption Spectroscopy and Theoretical Calculations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Excited States From State Specific Orbital Optimized Pair Coupled Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana I. Lozano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22126460⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.4756-4768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281165v1</w:t>
+                <w:t xml:space="preserve">hal-03193676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate full configuration interaction correlation energy estimates for five- and six-membered rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Damour</w:t>
+                <w:t xml:space="preserve">Anion states of halocamphor molecules: insights into chirally sensitive dissociative electron attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio C. Ruivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Veril</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcio T Do N. Varella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 155 (13), pp.134104. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (32), pp.17616-17624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0065314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02316K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315299v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic excitation of benzene by low energy electron impact and the role of higher lying Rydberg states</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Variational coupled cluster for ground and excited states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lima A.P. Marco</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00326-x⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (10), pp.104105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0060698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522444v1</w:t>
+                <w:t xml:space="preserve">hal-03266632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion states of halocamphor molecules: insights into chirally sensitive dissociative electron attachment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Excited States of Bromopyrimidines Probed by VUV Photoabsorption Spectroscopy and Theoretical Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana I. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pereira-Da-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP02316K⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.6460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22126460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340304v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited States From State Specific Orbital Optimized Pair Coupled Cluster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Accurate full configuration interaction correlation energy estimates for five- and six-membered rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Veril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00348⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (13), pp.134104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0065314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193676v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic excitation of ethanol by low-energy electron impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Electronic excitation of benzene by low energy electron impact and the role of higher lying Rydberg states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Guilherme Falkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romarly F. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lima A.P. Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0008428⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (12), pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00326-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518899v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonadiabatic dynamics in multidimensional complex potential energy surfaces †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0sc04197a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generality of the GUGA MRCI Approach in COLUMBUS for Treating Complex Quantum Chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic excitation of ethanol by low-energy electron impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Guilherme Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 152 (13), pp.134110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5144267⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 152 (24), pp.244302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0008428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612344v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly dynamics simulations of transient anions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Generality of the GUGA MRCI Approach in COLUMBUS for Treating Complex Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Shepard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G. Szalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kossoski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Russell M Pitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 151 (22), pp.224104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5130547⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 152 (13), pp.134110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5144267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612332v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Ensemble Approach with Importance Sampling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbatti</w:t>
+                <w:t xml:space="preserve">On-the-fly dynamics simulations of transient anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Do N. Varella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (22), pp.224104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5130547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965459v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does methylation suppress the electron-induced decomposition of 1-methyl-nitroimidazoles?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. T. Do N. Varella</w:t>
+                <w:t xml:space="preserve">Nuclear Ensemble Approach with Importance Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (6), pp.3173-3183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774246v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient anion spectra of the potential radiosensitizers 5-cyanateuracil and 5-thiocyanateuracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Cornetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Do N. Varella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147 (21), pp.214310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5007050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How does methylation suppress the electron-induced decomposition of 1-methyl-nitroimidazoles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Do N. Varella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (16), pp.164310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5005604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electron driven reactions in sulphur containing analogues of uracil: the case of 2-thiouracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kopyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdoul-Carime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Do N. Varella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (45), pp.25054-25061. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp03544e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01342577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3639,161 +3769,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go Green: Selected Configuration Interaction as a More Sustainable Alternative for High Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3940,51 +4070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mendes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykola Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00198F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Burth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Damour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakuan Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pelc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ameixa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Denifl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Quintero-Monsebaiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00946" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia &#193;lvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Abenza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Falkowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romarly da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi de A. Cadena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Pocoroba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Jones" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Mathur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.062825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c00730" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbatti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bondanza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crespo-Otero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo O Dral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00804" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Lozano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Blanco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lim&#227;o-Vieira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Varella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01704" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060698" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Lozano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pereira-Da-Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126460" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Veril" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065314" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guilherme Falkowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romarly F. da Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brunger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima A.P. Marco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00326-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. Ruivo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio T Do N. Varella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02316K" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193676v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00348" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518899v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008428" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc04197a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lischka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shepard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Szalay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Pitzer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5144267" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kossoski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Do N. Varella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbatti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130547" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005604" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Cornetta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopyra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdoul-Carime" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03544e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Izadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pelc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ameixa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Denifl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c07629" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mendes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rodrigues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykola Jones" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00198F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Burth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01164" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Damour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakuan Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04899" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Falkowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romarly da Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi de A. Cadena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Pocoroba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia &#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Abenza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512182" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Quintero-Monsebaiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00946" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Lozano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lim&#227;o-Vieira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Varella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01704" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Jones" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Mathur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.062825" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c00730" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797941v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbatti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bondanza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crespo-Otero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demoulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo O Dral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00804" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193676v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00348" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. Ruivo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio T Do N. Varella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02316K" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060698" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Lozano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pereira-Da-Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Veril" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guilherme Falkowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romarly F. da Costa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brunger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima A.P. Marco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00326-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc04197a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008428" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lischka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shepard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Szalay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Pitzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5144267" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kossoski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Do N. Varella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbatti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130547" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Cornetta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005604" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342577v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopyra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdoul-Carime" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03544e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>