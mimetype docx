--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -66,619 +66,615 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing satellite and BGC-Argo chlorophyll estimation: A phenological study</w:t>
+                <w:t xml:space="preserve">Biogeochemical float deployment strategy in the Southwestern Indian ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Wilhem Riom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhem Riom</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mignot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 326, </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.105504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2025.114743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2025.105504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067331v1</w:t>
+                <w:t xml:space="preserve">hal-05600902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of biogeochemical properties in sea waters using the inversion of the three-stream irradiance model</w:t>
+                <w:t xml:space="preserve">Comparing satellite and BGC-Argo chlorophyll estimation: A phenological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Lazzari</w:t>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhem Riom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirna Gharbi Dit Kacem</w:t>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Álvarez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-71457-5⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2025.114743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715773v1</w:t>
+                <w:t xml:space="preserve">hal-05067331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional challenges concerning derivation of suspended particulate matter concentration and water turbidity from water reflectance. A case study in the western Black Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of biogeochemical properties in sea waters using the inversion of the three-stream irradiance model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Gharbi Dit Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin Constantin</w:t>
+                <w:t xml:space="preserve">Eva Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Daniel Șerban</w:t>
+                <w:t xml:space="preserve">Ilya Chernov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Doxaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108871⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-71457-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662121v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine learning and Biogeochemical-Argo (BGC-Argo) floats to assess biogeochemical models and optimize observing system design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+                <w:t xml:space="preserve">Regional challenges concerning derivation of suspended particulate matter concentration and water turbidity from water reflectance. A case study in the western Black Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Ioan-Daniel Șerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-1405-2023⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 305, pp.108871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660998v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromophoric dissolved organic matter dynamics revealed through the optimization of an optical-biogeochemical model in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Teruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -719,3706 +715,3702 @@
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (22), pp.4591-4624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-20-4591-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using machine learning and Biogeochemical-Argo (BGC-Argo) floats to assess biogeochemical models and optimize observing system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Barbieux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Elodie Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (4), pp.1165-1194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 20 (7), pp.1405-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-1405-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03661717v1</w:t>
+                <w:t xml:space="preserve">hal-04660998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Intermittent Convection in the Northwestern Mediterranean Sea on Oxygen Content, Nutrients, and the Carbonate System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JC018615⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.1165-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795843v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Carbon Budgets and Acidification in the Mediterranean Sea Ecosystem Under Contemporary and Future Climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Intermittent Convection in the Northwestern Mediterranean Sea on Oxygen Content, Nutrients, and the Carbonate System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio D’ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo Solidoro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.781522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JC018615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932110v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the deep chlorophyll maximum in the Black Sea as depicted by BGC-Argo floats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Carbon Budgets and Acidification in the Mediterranean Sea Ecosystem Under Contemporary and Future Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Solidoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ricour</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giorgio Bolzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-755-2021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.781522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.781522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03136881v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDOM Spatiotemporal Variability in the Mediterranean Sea: A Modelling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Terzić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Chernov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), pp.176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse9020176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Transfer Modeling With Biogeochemical‐Argo Float Data in the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Dynamics of the deep chlorophyll maximum in the Black Sea as depicted by BGC-Argo floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Terzić</w:t>
+                <w:t xml:space="preserve">Florian Ricour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnau Miró</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marilaure Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021jc017690⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.755-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-755-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430344v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03136881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Chlorophyll Maxima in the Global Ocean: Occurrences, Drivers and Characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative Transfer Modeling With Biogeochemical‐Argo Float Data in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terzić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnau Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Cornec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Leo Lacour</w:t>
+                <w:t xml:space="preserve">Piotr Kowalczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio D’ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020gb006759⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021jc017690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235837v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Radiometry on Biogeochemical-Argo Floats: A Bright Perspective for Phytoplankton Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+                <w:t xml:space="preserve">Deep Chlorophyll Maxima in the Global Ocean: Occurrences, Drivers and Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio D’ortenzio</w:t>
+                <w:t xml:space="preserve">Leo Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-33⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020gb006759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945116v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of Biogeochemical-Argo Radiometry for Sensor Temperature-Dependence and Drift: Protocols for a Delayed-Mode Quality Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral Radiometry on Biogeochemical-Argo Floats: A Bright Perspective for Phytoplankton Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Jutard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+                <w:t xml:space="preserve">Oliver Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio D’ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21186217⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.90-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357241v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction of Biogeochemical-Argo Radiometry for Sensor Temperature-Dependence and Drift: Protocols for a Delayed-Mode Quality Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (18), pp.6217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21186217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227218v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Nutrient Management Scenarios on Marine Eutrophication Indicators: A Pan-European, Multi-Model Assessment in Support of the Marine Strategy Framework Directive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Friedland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.596126⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445172v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Effects of Nutrient Management Scenarios on Marine Eutrophication Indicators: A Pan-European, Multi-Model Assessment in Support of the Marine Strategy Framework Directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Friedland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Daewel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Taillandier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Conan</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.596126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217440v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the spectral downward irradiance at the surface of the Mediterranean Sea using the radiative Ocean-Atmosphere Spectral Irradiance Model (OASIM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Lazzari</w:t>
+                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Salon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">P. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-17-675-2021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241936v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the spectral downward irradiance at the surface of the Mediterranean Sea using the radiative Ocean-Atmosphere Spectral Irradiance Model (OASIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terzić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Watson W Gregg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.675 - 697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-17-675-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010232v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arctic mid-winter phytoplankton growth revealed by autonomous profilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Randelhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier André</w:t>
+                <w:t xml:space="preserve">Claudie Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">José Lagunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (39), pp.eabc2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998043v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argo Data 1999–2019: Two Million Temperature-Salinity Profiles and Subsurface Velocity Observations From a Global Array of Profiling Floats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copernicus Marine Service Ocean State Report, Issue 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Wong</w:t>
+                <w:t xml:space="preserve">Neville Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Wijffels</w:t>
+                <w:t xml:space="preserve">Ananda Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Riser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shigeki Hosoda</w:t>
+                <w:t xml:space="preserve">Samuel Djavidnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (sup1), pp.S1-S172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1755876X.2020.1785097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142044v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argo Data 1999–2019: Two Million Temperature-Salinity Profiles and Subsurface Velocity Observations From a Global Array of Profiling Floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Wijffels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Margirier</w:t>
+                <w:t xml:space="preserve">Stephen Riser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Sylvie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Heslop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Shigeki Hosoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.00700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033953v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copernicus Marine Service Ocean State Report, Issue 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+                <w:t xml:space="preserve">Emma Heslop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neville Smith</w:t>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananda Pascual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Djavidnia</w:t>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1755876X.2020.1785097⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.e20923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990236v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic mid-winter phytoplankton growth revealed by autonomous profilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Randelhoff</w:t>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Lacour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José Lagunas</w:t>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2678⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959510v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regional Neural Network Approach to Estimate Water-Column Nutrient Concentrations and Carbonate System Variables in the Mediterranean Sea: CANYON-MED</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+                <w:t xml:space="preserve">Vincent Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00620⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.e577446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930379v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">A Regional Neural Network Approach to Estimate Water-Column Nutrient Concentrations and Carbonate System Variables in the Mediterranean Sea: CANYON-MED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudie Marec</w:t>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976591v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical Argo: The Test Case of the NAOS Mediterranean Array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Marie Prieur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, pp.120. </w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.e577408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553339v1</w:t>
+                <w:t xml:space="preserve">hal-02976591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling float observation of thermohaline staircases in the western Mediterranean Sea and impact on nutrient fluxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biogeochemical Argo: The Test Case of the NAOS Mediterranean Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Marie Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-3343-2020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961877v1</w:t>
+                <w:t xml:space="preserve">hal-02553339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Impact of Linear Regression Model in Deriving Bio-Optical Relationships: The Implications on Ocean Carbon Estimations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiling float observation of thermohaline staircases in the western Mediterranean Sea and impact on nutrient fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bellacicco</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19133032⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (13), pp.3343-3366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-3343-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282138v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards operational 3D-Var assimilation of chlorophyll Biogeochemical-Argo float data into a biogeochemical model of the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cossarini</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mariotti</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Feudale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Salon</w:t>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376060v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Quantifying Observational Errors in Biogeochemical‐Argo Oxygen, Nitrate, and Chlorophyll a Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Salon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (8), pp.4330-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL080541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098475v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global variability of optical backscattering by non-algal particles from a Biogeochemical-Argo dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bellacicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,139 +4451,139 @@
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (16), pp.9767-9776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019GL084078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging bio-optical data from Biogeochemical-Argo floats and models in marine biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Terzić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Solidoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (12), pp.2527-2542. </w:t>
@@ -4655,102 +4647,102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dean Roemmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Alford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4891,6104 +4883,6108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Observational Errors in Biogeochemical‐Argo Oxygen, Nitrate, and Chlorophyll a Concentrations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL080541⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (6), pp.1321-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376058v1</w:t>
+                <w:t xml:space="preserve">hal-02098475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Quantifying the Impact of Linear Regression Model in Deriving Bio-Optical Relationships: The Implications on Ocean Carbon Estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Michele Scardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Salvatore Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (13), pp.3032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19133032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discerning dominant temporal patterns of bio-optical properties in the northwestern Mediterranean Sea (BOUSSOLE site)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+                <w:t xml:space="preserve">Towards operational 3D-Var assimilation of chlorophyll Biogeochemical-Argo float data into a biogeochemical model of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cossarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vellucci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Feudale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2019.04.006⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.112-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374488v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Discerning dominant temporal patterns of bio-optical properties in the northwestern Mediterranean Sea (BOUSSOLE site)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bricaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JC013030⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787104v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Goff</w:t>
+                <w:t xml:space="preserve">Assessing the Potential Benefits of the Geostationary Vantage Point for Generating Daily Chlorophyll-a Maps in the Baltic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Ciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.1944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10121944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832247v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the Special Section: Dense Water Formations in the Northwestern Mediterranean: From the Physical Forcings to the Biogeochemical Consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Observing Winter Mixing and Spring Bloom in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014301⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018EO105887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190724v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing Winter Mixing and Spring Bloom in the Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Preface to the Special Section: Dense Water Formations in the Northwestern Mediterranean: From the Physical Forcings to the Biogeochemical Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018EO105887⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (10), pp.6983-6995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917644v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Potential Benefits of the Geostationary Vantage Point for Generating Daily Chlorophyll-a Maps in the Baltic Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10121944⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022673v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProVal: A New Autonomous Profiling Float for High Quality Radiometric Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00437⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (2), pp.1229 - 1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC013030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046100v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">ProVal: A New Autonomous Profiling Float for High Quality Radiometric Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">Christophe Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764125v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of decadal reversals of the north Ionian circulation on phytoplankton phenology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloise Lavigne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-4431-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994621v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Mixing Effects on Phytoplankton Dynamics and Organic Carbon Export in the Western Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of decadal reversals of the north Ionian circulation on phytoplankton phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Civitarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Miroslav Gačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012669⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (14), pp.4431-4445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-4431-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322803v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical Mixing Effects on Phytoplankton Dynamics and Organic Carbon Export in the Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.1647-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629104v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520511v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Phytoplankton Community Structure on the Spring and Annual Primary Production in the Northwestern Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Ras</w:t>
+                <w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012668⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.861-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-861-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136999v1</w:t>
+                <w:t xml:space="preserve">hal-02169384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating environmental control of phytoplankton biomass and phenology in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic pathways of phytoplankton size classes through the zooplankton food web over the spring transition period in the north-west Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Katty Donoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
+                <w:t xml:space="preserve">Marc Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (10), pp.5016 - 5024. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6309 - 6324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL072428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629465v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Changes in phytoplankton bloom phenology over the North Water (NOW) polynya: a response to changing environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marchese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Éric Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (9), pp.1721-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-017-2095-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621729v1</w:t>
+                <w:t xml:space="preserve">hal-03136905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optical anomalies in the world's oceans: An investigation on the diffuse attenuation coefficients for downward irradiance derived from Biogeochemical Argo float measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rembauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvia Denisse Sánchez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (5), pp.3543-3564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012629⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.4587 - 4601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137011v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Oriol</w:t>
+                <w:t xml:space="preserve">Bio-optical anomalies in the world's oceans: An investigation on the diffuse attenuation coefficients for downward irradiance derived from Biogeochemical Argo float measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (6), pp.4587 - 4601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (5), pp.3543-3564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757587v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in phytoplankton bloom phenology over the North Water (NOW) polynya: a response to changing environmental conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (9), pp.1721-1737. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6196 - 6217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-017-2095-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136905v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
+                <w:t xml:space="preserve">Influence of the Phytoplankton Community Structure on the Spring and Annual Primary Production in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-9-861-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9918-9936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169384v1</w:t>
+                <w:t xml:space="preserve">hal-03136999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic pathways of phytoplankton size classes through the zooplankton food web over the spring transition period in the north-west Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Hunt</w:t>
+                <w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Carlotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012658⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621954v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+                <w:t xml:space="preserve">Delineating environmental control of phytoplankton biomass and phenology in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (10), pp.5016 - 5024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL072428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630494v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of profiles of in-situ chlorophyll fluorometry for the contribution of fluorescence originating from non-algal matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+                <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02167968v1</w:t>
+                <w:t xml:space="preserve">hal-01630494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and Phosphorus Budgets in the Northwestern Mediterranean Deep Convection Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Séverin</w:t>
+                <w:t xml:space="preserve">Correction of profiles of in-situ chlorophyll fluorometry for the contribution of fluorescence originating from non-algal matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9429-9454. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.80-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347234v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Nitrogen and Phosphorus Budgets in the Northwestern Mediterranean Deep Convection Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Damien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Tatiana Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9429-9454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373956v1</w:t>
+                <w:t xml:space="preserve">hal-02347234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variability of the Mediterranean trophic regimes from ocean color satellites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A neural network-based method for merging ocean color and Argo data to extend surface bio-optical properties to depth: Retrieval of the particulate backscattering coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera D 'Alcalà</w:t>
+                <w:t xml:space="preserve">R. Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Dall’olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-1901-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (4), pp.2552-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341963v1</w:t>
+                <w:t xml:space="preserve">hal-01304165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Near-Real-Time Quality-Control Procedure for Radiometric Profiles Measured by Bio-Argo Floats: Protocols and Performances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0193.1⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167970v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">A Novel Near-Real-Time Quality-Control Procedure for Radiometric Profiles Measured by Bio-Argo Floats: Protocols and Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), pp.937-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0193.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network-based method for merging ocean color and Argo data to extend surface bio-optical properties to depth: Retrieval of the particulate backscattering coefficient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Interannual variability of the Mediterranean trophic regimes from ocean color satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera D 'Alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (4), pp.2552-2571. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (6), pp.1901-1917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JC011408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-1901-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304165v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432142v1</w:t>
+                <w:t xml:space="preserve">hal-01373956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the vertical distribution of the chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; concentration in the Mediterranean Sea: a basin-scale and seasonal approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Sauzède</w:t>
+                <w:t xml:space="preserve">Atmospheric input of inorganic nitrogen and phosphorus to the Ligurian SEA: Data from the cap Ferrat coastal time-series station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-5021-2015⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207401v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Migon</w:t>
+                <w:t xml:space="preserve">On the vertical distribution of the chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; concentration in the Mediterranean Sea: a basin-scale and seasonal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribera d'Alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (16), pp.5021-5039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-5021-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251401v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01136110v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric input of inorganic nitrogen and phosphorus to the Ligurian SEA: Data from the cap Ferrat coastal time-series station</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194731v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: a first database for the global ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Uitz</w:t>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schmechtig</w:t>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (2), pp.261-273. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-7-261-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277176v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving the vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: A method based on a neural network with potential for global-scale applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: a first database for the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jamet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josephine Ras</w:t>
+                <w:t xml:space="preserve">C. Schmechtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010355⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-7-261-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502751v1</w:t>
+                <w:t xml:space="preserve">hal-01277176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton biomass cycles in the North Atlantic subpolar gyre: A similar mechanism for two different blooms in the Labrador Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.early view. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015GL064540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal cycle of the mixed layer, the seasonal thermocline and the upper-ocean heat storage rate in the Mediterranean Sea derived from observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Retrieving the vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: A method based on a neural network with potential for global-scale applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (1), pp.451-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.11.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154528v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completion of a Sparse GLIDER Database Using Multi-iterative Self-Organizing Maps (ITCOMP SOM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Seasonal cycle of the mixed layer, the seasonal thermocline and the upper-ocean heat storage rate in the Mediterranean Sea derived from observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.496⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.333-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234178v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of nutrient concentrations in the northwestern Mediterranean sea (DYFAMED time-series station)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Completion of a Sparse GLIDER Database Using Multi-iterative Self-Organizing Maps (ITCOMP SOM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera D 'Alcala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 100, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.2198-2206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130192v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Temporal variability of nutrient concentrations in the northwestern Mediterranean sea (DYFAMED time-series station)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Besson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Maurizio Ribera D 'Alcala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (18), pp.6443-6451. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135524v1</w:t>
+                <w:t xml:space="preserve">hal-01130192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the seasonal dynamics of phytoplankton biomass and the deep chlorophyll maximum in oligotrophic environments: A Bio-Argo float investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mignot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (8), pp.856-876. </w:t>
@@ -11020,2767 +11016,2784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical forcing and physical/biochemical variability of the Mediterranean Sea: a review of unresolved issues and directions for future research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Malanotte-Rizzoli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Crise</w:t>
+                <w:t xml:space="preserve">Florent Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-10-281-2014⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (18), pp.6443-6451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137575v1</w:t>
+                <w:t xml:space="preserve">hal-01135524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics in colored dissolved organic matter in the Mediterranean Sea: Patterns and drivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Physical forcing and physical/biochemical variability of the Mediterranean Sea: a review of unresolved issues and directions for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malanotte-Rizzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Artale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borzelli-Eusebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haili Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Crise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 83, pp.93-101. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), pp.281-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-10-281-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168169v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics in colored dissolved organic matter in the Mediterranean Sea: Patterns and drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Puig</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haili Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873390v1</w:t>
+                <w:t xml:space="preserve">hal-02168169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.3416-3430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163115v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920688v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration procedures and first dataset of Southern Ocean chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; profiles collected by elephant seals equipped with a newly developed CTD-fluorescence tags</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guinet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-5-15-2013⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00800045v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D Coupled Physical-Biogeochemical Model for the Marseille Coastal Area (NW Mediterranean Sea): What Complexity Is Required in the Coastal Zone?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration procedures and first dataset of Southern Ocean chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; profiles collected by elephant seals equipped with a newly developed CTD-fluorescence tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fraysse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paolo Lazzari</w:t>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080012⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-5-15-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01232380v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a 3D Coupled Physical-Biogeochemical Model for the Marseille Coastal Area (NW Mediterranean Sea): What Complexity Is Required in the Coastal Zone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Tamburini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Rosalie Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e80012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012135v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching correction for in vivo chlorophyll fluorescence acquired by autonomous platforms: a case study with instrumented elephant seals in the Kerguelen region (Southern Ocean)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10, pp.483-495. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lom.2012.10.483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707656v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a merged satellite and in situ fluorescence ocean chlorophyll product</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quenching correction for in vivo chlorophyll fluorescence acquired by autonomous platforms: a case study with instrumented elephant seals in the Kerguelen region (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Poteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (6), pp.2111-2125. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.483-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-9-2111-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lom.2012.10.483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168170v1</w:t>
+                <w:t xml:space="preserve">hal-00707656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of phytoplankton class-specific and total primary production in the Mediterranean Sea from satellite ocean color observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Towards a merged satellite and in situ fluorescence ocean chlorophyll product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Stramski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">A. Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (2), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.2111-2125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GB004055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-2111-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137464v1</w:t>
+                <w:t xml:space="preserve">hal-02168170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorometry from autonomous profiling Bio-Argo floats: 2. Colored dissolved organic matter absorption retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+                <w:t xml:space="preserve">Estimates of phytoplankton class-specific and total primary production in the Mediterranean Sea from satellite ocean color observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Morel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dariusz Stramski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117 (C4), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (2), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JC007632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168175v1</w:t>
+                <w:t xml:space="preserve">hal-03137464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fluxes in the mixed layer of the Mediterranean Sea in the 1980s and the 2000s</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorometry from autonomous profiling Bio-Argo floats: 2. Colored dissolved organic matter absorption retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (C4), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JC007632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137559v1</w:t>
+                <w:t xml:space="preserve">hal-02168175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological changes of oceanic phytoplankton in the 1980s and 2000s as revealed by remotely sensed ocean-color observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Carbon fluxes in the mixed layer of the Mediterranean Sea in the 1980s and the 2000s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Ribera d'Alcala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GB004269⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65, pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747089v1</w:t>
+                <w:t xml:space="preserve">hal-03137559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorimetry from autonomous profiling Bio-Argo floats: Chlorophyll a retrieval</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Phenological changes of oceanic phytoplankton in the 1980s and 2000s as revealed by remotely sensed ocean-color observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera d'Alcala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JC006899⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.GB4003,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03137553v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorimetry from autonomous profiling Bio-Argo floats: Chlorophyll a retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (C6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JC006899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+                <w:t xml:space="preserve">hal-03137553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the shape of the vertical profile of in vivo fluorescence to Chlorophyll-a concentration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Poteau</w:t>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (8), pp.2391-2406. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2391-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168184v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton spring and fall blooms in the North Atlantic in the 1980s and 2000s.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From the shape of the vertical profile of in vivo fluorescence to Chlorophyll-a concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116, pp.C11029. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (8), pp.2391-2406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JC006836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2391-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749234v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the trophic regimes of the Mediterranean Sea: a satellite analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton spring and fall blooms in the North Atlantic in the 1980s and 2000s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t>
+                <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (2), pp.139-148. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.C11029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-6-139-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010JC006836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142098v1</w:t>
+                <w:t xml:space="preserve">hal-00749234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-Driven Basin-Scale Decadal Oscillations of Oceanic Phytoplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the trophic regimes of the Mediterranean Sea: a satellite analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martinez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Gentili</w:t>
+                <w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1177012⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (2), pp.139-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-6-139-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618460v1</w:t>
+                <w:t xml:space="preserve">hal-03142098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submesoscale physical-biogeochemical coupling across the Ligurian current (northwestern Mediterranean) using a bio-optical glider</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate-Driven Basin-Scale Decadal Oscillations of Oceanic Phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Niewiadomska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">B. Gentili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (5part2), pp.2210-2225. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 326 (5957), pp.1253 - 1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2008.53.5_part_2.2210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1177012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137239v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite-driven modeling of the upper ocean mixed layer and air–sea CO2 flux in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Marullo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (4), pp.405-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13820,1216 +13833,1333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of analyzed and measured wind speeds in the perspective of oceanic simulations over the Mediterranean basin: Analyses, QuikSCAT and buoy data</w:t>
+                <w:t xml:space="preserve">Submesoscale physical-biogeochemical coupling across the Ligurian current (northwestern Mediterranean) using a bio-optical glider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ruti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Katarzyna Niewiadomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Tremant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.02.026⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (5part2), pp.2210-2225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2008.53.5_part_2.2210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137194v1</w:t>
+                <w:t xml:space="preserve">hal-03137239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of uncertainty in the ocean reflectance determined by three satellite ocean color sensors (MERIS, SeaWiFS and MODIS-A) at an offshore site in the Mediterranean Sea (BOUSSOLE project)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparison of analyzed and measured wind speeds in the perspective of oceanic simulations over the Mediterranean basin: Analyses, QuikSCAT and buoy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tremant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JC004472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1-2), pp.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137204v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colour of the Mediterranean Sea: Global versus regional bio-optical algorithms evaluation and implication for satellite chlorophyll estimates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Marullo</w:t>
+                <w:t xml:space="preserve">Assessment of uncertainty in the ocean reflectance determined by three satellite ocean color sensors (MERIS, SeaWiFS and MODIS-A) at an offshore site in the Mediterranean Sea (BOUSSOLE project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanford Hooker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislain Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2006.10.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (C7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JC004472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137195v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of the mixed layer depth in the Mediterranean Sea as derived from in situ profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">The colour of the Mediterranean Sea: Global versus regional bio-optical algorithms evaluation and implication for satellite chlorophyll estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Santoleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribera d'Alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (4), pp.625-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2006.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GL022463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00124064v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and dynamics of the phytoplankton of the Ionian Sea (eastern Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variability of the mixed layer depth in the Mediterranean Sea as derived from in situ profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Casotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olga Mangoni</w:t>
+                <w:t xml:space="preserve">Daniele Iudicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002JC001541⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.L12605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL022463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137089v1</w:t>
+                <w:t xml:space="preserve">hal-00124064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Year-to-year variability of the phytoplankton bloom in the southern Adriatic Sea (1998–2000): Sea-viewing Wide Field-of-view Sensor observations and modeling study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Santoleri</w:t>
+                <w:t xml:space="preserve">Composition and dynamics of the phytoplankton of the Ionian Sea (eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Casotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Landolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viva Banzon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Olga Mangoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108 (C9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002JC001636⟩</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JC001541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137142v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of cloud cover in the Arctic region from AVHRR data during the ARTIST experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Year-to-year variability of the phytoplankton bloom in the southern Adriatic Sea (1998–2000): Sea-viewing Wide Field-of-view Sensor observations and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Santoleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viva Banzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ananasso</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ernesto Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431160304994⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (C9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JC001636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137083v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriatic Sea surface temperature and ocean colour variability during the MFSPP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote sensing of cloud cover in the Arctic region from AVHRR data during the ARTIST experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ananasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Böhm</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">R Santoleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Ortenzio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Santoleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (3), pp.437-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160304994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316971v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adriatic Sea surface temperature and ocean colour variability during the MFSPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Banzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. d'Acunzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Santoleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (1), pp.137-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Role of surface fluxes in ocean general circulation models using satellite sea surface temperature: Validation of and sensitivity to the forcing frequency of the Mediterranean thermohaline circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Artale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Santoleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volfango Rupolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 107 (C8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2000JC000452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15039,3688 +15169,3688 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for chlorophyll-a calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Argo Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The underwater light field: lessons learnt from in situ BGC-Argo autonomous profilers and synergies with Earth observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Ocean Carbon from Space Workshop, 2nd Workshop in the CLEO (Colour and Light in the ocean from Earth Observation) Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Med-BGC MIP: A Mediterranean Biogeochemical models comparison</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in the carbonate system evolution of the northwestern Mediterranean Sea using a neural network based method and potential applications to the coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946931v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE COPERNICUS MARINE SERVICE OCEAN FORECASTING SYSTEM FOR THE MEDITERRANEAN SEA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Coppini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Drudi</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.272-279</w:t>
+              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334358v2</w:t>
+                <w:t xml:space="preserve">hal-03287923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the carbonate system evolution of the northwestern Mediterranean Sea using a neural network based method and potential applications to the coastal environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">THE COPERNICUS MARINE SERVICE OCEAN FORECASTING SYSTEM FOR THE MEDITERRANEAN SEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Coppini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Korres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massimiliano Drudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.272-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981054v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Med-BGC MIP: A Mediterranean Biogeochemical models comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Carlotti</w:t>
+                <w:t xml:space="preserve">Julien Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Macias Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287923v3</w:t>
+                <w:t xml:space="preserve">hal-03946931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entering in the BGC-Argo era: improvements of the Mediterranean Sea biogeochemical operational system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Feudale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Bolzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Solidoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287500v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of dissolved O2, nutrients and carbonate system variables in the northwestern Mediterranean Sea using a machine learning method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The BGC-Argo floats: a new tool to validate ocean biogeochemical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th MONGOOS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Diego, CA, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981053v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BGC-Argo floats: a new tool to validate ocean biogeochemical models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Evolution of dissolved O2, nutrients and carbonate system variables in the northwestern Mediterranean Sea using a machine learning method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Diego, CA, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">9th MONGOOS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991357v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep phytoplankton biomass maxima in the global ocean: a Biogeochemichal-Argo floats investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into nutrients dynamics and the carbonate system using a neural network approach in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New insights into nutrients dynamics and the carbonate system using a neural network approach in the Mediterranean Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'O2, des nutriments et des carbonates en Méditerranée Nord-Occidentale par une méthode de machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of deep phytoplankton biomass maxima in the global ocean: a Biogeochemical Argo floats approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. D’ortenzio</w:t>
+                <w:t xml:space="preserve">A neural network approach to estimate water-column nutrient concentrations and carbonate system parameters in the Mediterranean Sea: CANYON-MED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euro-Argo Science meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22870.70721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024045v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network approach to estimate water-column nutrient concentrations and carbonate system parameters in the Mediterranean Sea: CANYON-MED</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+                <w:t xml:space="preserve">Dynamics of deep phytoplankton biomass maxima in the global ocean: a Biogeochemical Argo floats approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D’ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Euro-Argo Science meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981055v1</w:t>
+                <w:t xml:space="preserve">hal-04024045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optics on Argo to understand marine biogeochemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Can global learning-based methods help to improve biogeochemical models in the Gulf of Mexico?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Perez-Brunius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Argo Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946272v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can global learning-based methods help to improve biogeochemical models in the Gulf of Mexico?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
+                <w:t xml:space="preserve">An investigation of the subsurface chlorophyll maximum dynamics in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Portland, United States</w:t>
+              <w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991328v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the subsurface chlorophyll maximum dynamics in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Bio-optics on Argo to understand marine biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">6th Argo Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946468v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and phosphorus seasonal dynamics and annual budget in the Northwestern Mediterranean deep convection region inferred from a 3D physical/biogeochemical coupled model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. pp.16163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrographical and dynamical reconstruction of the Warm Core Cyprus Eddy from gliders data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. pp.16210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139244v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139542v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage of a profiling float: A scientific adventure told to young people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Scheurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal cycle of the mixed layer depth, of the seasonal thermocline and of the upper-ocean heat rate in the Mediterranean Sea: an observational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Bio-Argo: qualification of sensors and evaluation of their factory calibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
+              <w:t xml:space="preserve">4th Euro-Argo Science Meeting and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920695v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Argo: qualification of sensors and evaluation of their factory calibrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Euro-Argo Science Meeting and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169642v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal cycle of oceanic mixed layer and upper-ocean heat fluxes in the Mediterranean Sea from in-situ observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEASONAL VARIABILITY OF PHYTOPLANKTON AND PRIMARY PRODUCTION IN THE SOUTH PACIFIC GYRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mignot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId547"/>
+      <w:footerReference w:type="default" r:id="rId550"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18867,51 +18997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05067331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Riom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lazzari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Gharbi Dit Kacem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva &#193;lvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Chernov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71457-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Constantin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Daniel &#536;erban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108871" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cossarini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1405-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teruzzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Bruggeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Bolding" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4591-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gattuso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018615" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Galli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bolzon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.781522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03136881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaure Gr&#233;goire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-755-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terzi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020176" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Mir&#243;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kowalczuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc017690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006759" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Zielinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-33" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Friedland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Macias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Daewel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.596126" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson W Gregg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-675-2021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wijffels" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Riser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouliquen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Hosoda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00700" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990236v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Djavidnia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2020.1785097" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lagunas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2678" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00620" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282138v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marullo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19133032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cossarini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mariotti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feudale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2018.11.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374261v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J W Brewin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neukermans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084078" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2527-2019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Roemmich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Alford" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian King" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00439" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080541" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.04.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994621v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Lavigne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Civitarese" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ga&#269;i&#263;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4431-2018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322803v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012669" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629465v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072428" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137011v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012629" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136905v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marchese" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Tremblay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dumont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2095-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621954v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hunt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012658" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10144" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01341963v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcal&#224;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1901-2016" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304165v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauz&#232;de" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011408" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207401v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5021-2015" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194731v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.08.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277176v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-7-261-2015" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01177050v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064540" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234178v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.496" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130192v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcala" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.02.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168165v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004781" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137575v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malanotte-Rizzoli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borzelli-Eusebi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brenner" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-281-2014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168169v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haili Wang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.008" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800045v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xing" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-15-2013" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232380v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080012" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707656v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.483" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168170v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poteau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-2111-2012" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137464v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004055" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168175v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007632" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137559v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.03.004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1JNBMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747089v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcala" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004269" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137553v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006899" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1540E36DB6B5E5C39A5F51200AD262CD983B0149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168184v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2391-2011" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749234v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006836" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142098v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-139-2009" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618460v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gentili" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1177012" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137239v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Niewiadomska" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.5_part_2.2210" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142050v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2007.12.008" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL2QKMZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137194v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tremant" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.026" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ9SBR9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137204v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford Hooker" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain B&#233;cu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004472" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV9ZQP8F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137195v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volpe" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santoleri" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marullo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.10.017" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZPJW0Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124064v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022463" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137089v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casotti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landolfi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mangoni" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001541" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137142v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Banzon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Napolitano" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001636" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137083v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ananasso" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Santoleri" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160304994" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316971v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#246;hm" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banzon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Acunzo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137079v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Artale" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Santoleri" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volfango Rupolo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000452" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991295v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946269v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zielinski" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946931v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Palmieri" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Macias Moy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10452" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334358v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coppini" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Korres" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Drudi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981054v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287500v3" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Feudale" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981053v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991357v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981051v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9520" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981052v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024045v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacour" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981055v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22870.70721" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991328v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Brunius" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971543v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502783v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Riom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05067331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114743" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lazzari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Gharbi Dit Kacem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva &#193;lvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Chernov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71457-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Constantin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Daniel &#536;erban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108871" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cossarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teruzzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Bruggeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Bolding" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4591-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1405-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gattuso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018615" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Galli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bolzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.781522" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terzi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020176" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03136881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaure Gr&#233;goire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-755-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Mir&#243;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kowalczuk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc017690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006759" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Zielinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-33" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Friedland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Macias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Daewel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.596126" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson W Gregg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-675-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lagunas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2678" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990236v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Djavidnia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2020.1785097" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wijffels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Riser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouliquen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Hosoda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00700" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00620" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cossarini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080541" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J W Brewin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neukermans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084078" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2527-2019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Roemmich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Alford" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian King" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00439" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marullo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19133032" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376060v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mariotti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feudale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2018.11.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.04.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994621v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Lavigne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Civitarese" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ga&#269;i&#263;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4431-2018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322803v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012669" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621954v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hunt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012658" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136905v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marchese" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Tremblay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dumont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2095-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137011v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012629" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629465v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072428" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167968v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10144" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304165v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauz&#232;de" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011408" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01341963v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcal&#224;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1901-2016" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.08.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5021-2015" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277176v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-7-261-2015" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01177050v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064540" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234178v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.496" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130192v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcala" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.02.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168165v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004781" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137575v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malanotte-Rizzoli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borzelli-Eusebi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brenner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-281-2014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168169v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haili Wang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800045v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xing" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-15-2013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232380v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707656v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.483" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168170v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poteau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-2111-2012" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137464v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004055" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168175v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007632" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137559v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.03.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1JNBMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747089v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcala" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004269" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137553v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006899" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1540E36DB6B5E5C39A5F51200AD262CD983B0149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168184v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2391-2011" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749234v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006836" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142098v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-139-2009" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618460v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gentili" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1177012" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142050v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2007.12.008" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL2QKMZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137239v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Niewiadomska" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.5_part_2.2210" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137194v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruti" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tremant" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.026" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ9SBR9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137204v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford Hooker" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain B&#233;cu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004472" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV9ZQP8F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137195v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volpe" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santoleri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marullo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.10.017" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZPJW0Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124064v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022463" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137089v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casotti" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landolfi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mangoni" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001541" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137142v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Banzon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Napolitano" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001636" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137083v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ananasso" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Santoleri" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160304994" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316971v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#246;hm" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banzon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Acunzo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137079v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Artale" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Santoleri" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volfango Rupolo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000452" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991295v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946269v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zielinski" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981054v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334358v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coppini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Korres" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Drudi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946931v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Palmieri" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Macias Moy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10452" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287500v3" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Feudale" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991357v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981053v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981051v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9520" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981052v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981055v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22870.70721" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024045v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacour" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991328v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Brunius" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971543v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502783v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>