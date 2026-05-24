--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -611,295 +611,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromophoric dissolved organic matter dynamics revealed through the optimization of an optical-biogeochemical model in the northwestern Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Álvarez</w:t>
+                <w:t xml:space="preserve">Using machine learning and Biogeochemical-Argo (BGC-Argo) floats to assess biogeochemical models and optimize observing system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Teruzzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karsten Bolding</w:t>
+                <w:t xml:space="preserve">Elodie Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (22), pp.4591-4624. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-4591-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 20 (7), pp.1405-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-1405-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306047v1</w:t>
+                <w:t xml:space="preserve">hal-04660998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine learning and Biogeochemical-Argo (BGC-Argo) floats to assess biogeochemical models and optimize observing system design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Chromophoric dissolved organic matter dynamics revealed through the optimization of an optical-biogeochemical model in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Teruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gutknecht</w:t>
+                <w:t xml:space="preserve">Karsten Bolding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (7), pp.1405-1422. </w:t>
+              <w:t xml:space="preserve">, 2023, 20 (22), pp.4591-4624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-1405-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-4591-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660998v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
               </w:r>
@@ -1143,295 +1143,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Carbon Budgets and Acidification in the Mediterranean Sea Ecosystem Under Contemporary and Future Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Cosimo Solidoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Giovanni Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Bolzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.781522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.781522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03746448v1</w:t>
+                <w:t xml:space="preserve">hal-03932110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Carbon Budgets and Acidification in the Mediterranean Sea Ecosystem Under Contemporary and Future Climate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Lazzari</w:t>
+                <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Galli</w:t>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Bolzon</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.781522. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.781522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932110v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDOM Spatiotemporal Variability in the Mediterranean Sea: A Modelling Study</w:t>
               </w:r>
@@ -2211,429 +2211,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
+                <w:t xml:space="preserve">Effects of Nutrient Management Scenarios on Marine Eutrophication Indicators: A Pan-European, Multi-Model Assessment in Support of the Marine Strategy Framework Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+                <w:t xml:space="preserve">René Friedland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Diego Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Álvarez</w:t>
+                <w:t xml:space="preserve">Ute Daewel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.596126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227218v1</w:t>
+                <w:t xml:space="preserve">hal-03445172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Nutrient Management Scenarios on Marine Eutrophication Indicators: A Pan-European, Multi-Model Assessment in Support of the Marine Strategy Framework Directive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Friedland</w:t>
+                <w:t xml:space="preserve">V. Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Macias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">P. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.596126⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445172v1</w:t>
+                <w:t xml:space="preserve">hal-03217440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Taillandier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Marta Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Conan</w:t>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217440v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the spectral downward irradiance at the surface of the Mediterranean Sea using the radiative Ocean-Atmosphere Spectral Irradiance Model (OASIM)</w:t>
               </w:r>
@@ -2747,831 +2747,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic mid-winter phytoplankton growth revealed by autonomous profilers</w:t>
+                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Randelhoff</w:t>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Lacour</w:t>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Marec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Lagunas</w:t>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2678⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959510v1</w:t>
+                <w:t xml:space="preserve">hal-03010232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copernicus Marine Service Ocean State Report, Issue 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+                <w:t xml:space="preserve">Serge Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neville Smith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Djavidnia</w:t>
+                <w:t xml:space="preserve">Vincent Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1755876X.2020.1785097⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.e577446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990236v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argo Data 1999–2019: Two Million Temperature-Salinity Profiles and Subsurface Velocity Observations From a Global Array of Profiling Floats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arctic mid-winter phytoplankton growth revealed by autonomous profilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Randelhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Wong</w:t>
+                <w:t xml:space="preserve">Claudie Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Wijffels</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shigeki Hosoda</w:t>
+                <w:t xml:space="preserve">José Lagunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00700⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (39), pp.eabc2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142044v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copernicus Marine Service Ocean State Report, Issue 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neville Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananda Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Margirier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Samuel Djavidnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (sup1), pp.S1-S172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1755876X.2020.1785097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033953v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Heslop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.e20923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010232v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argo Data 1999–2019: Two Million Temperature-Salinity Profiles and Subsurface Velocity Observations From a Global Array of Profiling Floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Wijffels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Andre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+                <w:t xml:space="preserve">Stephen Riser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Le Reste</w:t>
+                <w:t xml:space="preserve">Sylvie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dutreuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Shigeki Hosoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, pp.e577446. </w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.00700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998043v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Regional Neural Network Approach to Estimate Water-Column Nutrient Concentrations and Carbonate System Variables in the Mediterranean Sea: CANYON-MED</w:t>
               </w:r>
@@ -3634,51 +3634,51 @@
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.e00620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2020.00620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3691,51 +3691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3743,51 +3743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.e577408. </w:t>
@@ -3972,51 +3972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling float observation of thermohaline staircases in the western Mediterranean Sea and impact on nutrient fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4083,1259 +4083,1259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+                <w:t xml:space="preserve">Quantifying the Impact of Linear Regression Model in Deriving Bio-Optical Relationships: The Implications on Ocean Carbon Estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Michele Scardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Salvatore Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (13), pp.3032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19133032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+                <w:t xml:space="preserve">hal-02282138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Observational Errors in Biogeochemical‐Argo Oxygen, Nitrate, and Chlorophyll a Concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards operational 3D-Var assimilation of chlorophyll Biogeochemical-Argo float data into a biogeochemical model of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cossarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Feudale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (8), pp.4330-4337. </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.112-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GL080541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376058v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global variability of optical backscattering by non-algal particles from a Biogeochemical-Argo dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Neukermans</w:t>
+                <w:t xml:space="preserve">Merging bio-optical data from Biogeochemical-Argo floats and models in marine biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terzić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Solidoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL084078⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (12), pp.2527-2542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-2527-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374261v1</w:t>
+                <w:t xml:space="preserve">hal-02371656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging bio-optical data from Biogeochemical-Argo floats and models in marine biogeochemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Salon</w:t>
+                <w:t xml:space="preserve">On the Future of Argo: A Global, Full-Depth, Multi-Disciplinary Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Roemmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Alford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (12), pp.2527-2542. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-16-2527-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371656v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Future of Argo: A Global, Full-Depth, Multi-Disciplinary Array</w:t>
+                <w:t xml:space="preserve">Challenges for Sustained Observing and Forecasting Systems in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean Roemmich</w:t>
+                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Alford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Johnson</w:t>
+                <w:t xml:space="preserve">Enrique Álvarez-Fanjul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian King</w:t>
+                <w:t xml:space="preserve">Eva Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Álvarez-Berastegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.e00439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00439⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376035v1</w:t>
+                <w:t xml:space="preserve">hal-02400669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Sustained Observing and Forecasting Systems in the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
+                <w:t xml:space="preserve">Global variability of optical backscattering by non-algal particles from a Biogeochemical-Argo dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+                <w:t xml:space="preserve">E. Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Álvarez-Fanjul</w:t>
+                <w:t xml:space="preserve">R. J W Brewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Aguiar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Álvarez-Berastegui</w:t>
+                <w:t xml:space="preserve">G. Neukermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00568⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (16), pp.9767-9776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL084078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400669v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (6), pp.1321-1342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Impact of Linear Regression Model in Deriving Bio-Optical Relationships: The Implications on Ocean Carbon Estimations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Scardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Barbieux</w:t>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Marullo</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19133032⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282138v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards operational 3D-Var assimilation of chlorophyll Biogeochemical-Argo float data into a biogeochemical model of the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Quantifying Observational Errors in Biogeochemical‐Argo Oxygen, Nitrate, and Chlorophyll a Concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.112-128. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (8), pp.4330-4337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2018.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GL080541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376060v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discerning dominant temporal patterns of bio-optical properties in the northwestern Mediterranean Sea (BOUSSOLE site)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bellacicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,961 +5402,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Potential Benefits of the Geostationary Vantage Point for Generating Daily Chlorophyll-a Maps in the Baltic Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+                <w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Ciani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10121944⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (2), pp.1229 - 1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC013030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022673v1</w:t>
+                <w:t xml:space="preserve">hal-01787104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing Winter Mixing and Spring Bloom in the Mediterranean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018EO105887⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917644v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the Special Section: Dense Water Formations in the Northwestern Mediterranean: From the Physical Forcings to the Biogeochemical Consequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+                <w:t xml:space="preserve">Assessing the Potential Benefits of the Geostationary Vantage Point for Generating Daily Chlorophyll-a Maps in the Baltic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Ciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014301⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.1944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10121944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190724v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Observing Winter Mixing and Spring Bloom in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018EO105887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832247v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+                <w:t xml:space="preserve">Preface to the Special Section: Dense Water Formations in the Northwestern Mediterranean: From the Physical Forcings to the Biogeochemical Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123 (2), pp.1229 - 1250. </w:t>
+              <w:t xml:space="preserve">, 2018, 123 (10), pp.6983-6995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JC013030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787104v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProVal: A New Autonomous Profiling Float for High Quality Radiometric Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lerebourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.437. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046100v1</w:t>
+                <w:t xml:space="preserve">hal-01764125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">ProVal: A New Autonomous Profiling Float for High Quality Radiometric Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félix Margirier</w:t>
+                <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">Christophe Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764125v1</w:t>
+                <w:t xml:space="preserve">hal-02046100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of decadal reversals of the north Ionian circulation on phytoplankton phenology</w:t>
               </w:r>
@@ -6485,51 +6485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6587,1501 +6587,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838152v1</w:t>
+                <w:t xml:space="preserve">hal-01629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Aubert</w:t>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berline</w:t>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629104v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Barbieux</w:t>
+                <w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-9-861-2017⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169384v1</w:t>
+                <w:t xml:space="preserve">hal-01520511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic pathways of phytoplankton size classes through the zooplankton food web over the spring transition period in the north-west Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Hunt</w:t>
+                <w:t xml:space="preserve">Influence of the Phytoplankton Community Structure on the Spring and Annual Primary Production in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Carlotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Joséphine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6309 - 6324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012658⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9918-9936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621954v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in phytoplankton bloom phenology over the North Water (NOW) polynya: a response to changing environmental conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dany Dumont</w:t>
+                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-017-2095-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6196 - 6217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136905v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Oriol</w:t>
+                <w:t xml:space="preserve">Delineating environmental control of phytoplankton biomass and phenology in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (10), pp.5016 - 5024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL072428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757587v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optical anomalies in the world's oceans: An investigation on the diffuse attenuation coefficients for downward irradiance derived from Biogeochemical Argo float measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rembauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvia Denisse Sánchez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (5), pp.3543-3564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012629⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.4587 - 4601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137011v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Changes in phytoplankton bloom phenology over the North Water (NOW) polynya: a response to changing environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marchese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Éric Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (9), pp.1721-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-017-2095-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621729v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Phytoplankton Community Structure on the Spring and Annual Primary Production in the Northwestern Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Bio-optical anomalies in the world's oceans: An investigation on the diffuse attenuation coefficients for downward irradiance derived from Biogeochemical Argo float measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9918-9936. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (5), pp.3543-3564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136999v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.861-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-861-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520511v1</w:t>
+                <w:t xml:space="preserve">hal-02169384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating environmental control of phytoplankton biomass and phenology in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic pathways of phytoplankton size classes through the zooplankton food web over the spring transition period in the north-west Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Katty Donoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
+                <w:t xml:space="preserve">Marc Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (10), pp.5016 - 5024. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6309 - 6324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL072428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629465v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
               </w:r>
@@ -8106,64 +8106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
@@ -8227,51 +8227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collin Roesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8361,51 +8361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8463,909 +8463,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network-based method for merging ocean color and Argo data to extend surface bio-optical properties to depth: Retrieval of the particulate backscattering coefficient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interannual variability of the Mediterranean trophic regimes from ocean color satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sauzède</w:t>
+                <w:t xml:space="preserve">Maurizio Ribera D 'Alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JC011408⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (6), pp.1901-1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-1901-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304165v1</w:t>
+                <w:t xml:space="preserve">hal-01341963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Near-Real-Time Quality-Control Procedure for Radiometric Profiles Measured by Bio-Argo Floats: Protocols and Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schmechtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (5), pp.937-951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0193.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variability of the Mediterranean trophic regimes from ocean color satellites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">A neural network-based method for merging ocean color and Argo data to extend surface bio-optical properties to depth: Retrieval of the particulate backscattering coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera D 'Alcalà</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giorgio Dall’olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-1901-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (4), pp.2552-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341963v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Damien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373956v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
@@ -9397,778 +9397,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric input of inorganic nitrogen and phosphorus to the Ligurian SEA: Data from the cap Ferrat coastal time-series station</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the vertical distribution of the chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; concentration in the Mediterranean Sea: a basin-scale and seasonal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+                <w:t xml:space="preserve">H. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribera d'Alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.08.010⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (16), pp.5021-5039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-5021-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194731v1</w:t>
+                <w:t xml:space="preserve">hal-01207401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the vertical distribution of the chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; concentration in the Mediterranean Sea: a basin-scale and seasonal approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ribera d'Alcalà</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Sauzède</w:t>
+                <w:t xml:space="preserve">Antoine Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-5021-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207401v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Migon</w:t>
+                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01251401v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136110v1</w:t>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+                <w:t xml:space="preserve">Atmospheric input of inorganic nitrogen and phosphorus to the Ligurian SEA: Data from the cap Ferrat coastal time-series station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.116-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: a first database for the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmechtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10219,77 +10219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton biomass cycles in the North Atlantic subpolar gyre: A similar mechanism for two different blooms in the Labrador Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10330,375 +10330,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving the vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: A method based on a neural network with potential for global-scale applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Seasonal cycle of the mixed layer, the seasonal thermocline and the upper-ocean heat storage rate in the Mediterranean Sea derived from observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jamet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josephine Ras</w:t>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.333-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JC010355⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502751v1</w:t>
+                <w:t xml:space="preserve">hal-01154528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal cycle of the mixed layer, the seasonal thermocline and the upper-ocean heat storage rate in the Mediterranean Sea derived from observations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Retrieving the vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: A method based on a neural network with potential for global-scale applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Somot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 132, pp.333-352. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (1), pp.451-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154528v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completion of a Sparse GLIDER Database Using Multi-iterative Self-Organizing Maps (ITCOMP SOM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10758,51 +10758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variability of nutrient concentrations in the northwestern Mediterranean sea (DYFAMED time-series station)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10882,295 +10882,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the seasonal dynamics of phytoplankton biomass and the deep chlorophyll maximum in oligotrophic environments: A Bio-Argo float investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+                <w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013GB004781⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (18), pp.6443-6451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168165v1</w:t>
+                <w:t xml:space="preserve">hal-01135524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the seasonal dynamics of phytoplankton biomass and the deep chlorophyll maximum in oligotrophic environments: A Bio-Argo float investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (18), pp.6443-6451. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (8), pp.856-876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013GB004781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135524v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical forcing and physical/biochemical variability of the Mediterranean Sea: a review of unresolved issues and directions for future research</w:t>
               </w:r>
@@ -11329,51 +11329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11414,429 +11414,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920688v1</w:t>
+                <w:t xml:space="preserve">hal-02163115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163115v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.3416-3430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873390v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration procedures and first dataset of Southern Ocean chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; profiles collected by elephant seals equipped with a newly developed CTD-fluorescence tags</w:t>
               </w:r>
@@ -12120,64 +12120,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12356,404 +12356,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a merged satellite and in situ fluorescence ocean chlorophyll product</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorometry from autonomous profiling Bio-Argo floats: 2. Colored dissolved organic matter absorption retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Poteau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (6), pp.2111-2125. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (C4), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-9-2111-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011JC007632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168170v1</w:t>
+                <w:t xml:space="preserve">hal-02168175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of phytoplankton class-specific and total primary production in the Mediterranean Sea from satellite ocean color observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Towards a merged satellite and in situ fluorescence ocean chlorophyll product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Stramski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">A. Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (2), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.2111-2125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GB004055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-2111-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137464v1</w:t>
+                <w:t xml:space="preserve">hal-02168170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorometry from autonomous profiling Bio-Argo floats: 2. Colored dissolved organic matter absorption retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+                <w:t xml:space="preserve">Estimates of phytoplankton class-specific and total primary production in the Mediterranean Sea from satellite ocean color observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Morel</w:t>
+                <w:t xml:space="preserve">Dariusz Stramski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117 (C4), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (2), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JC007632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168175v1</w:t>
+                <w:t xml:space="preserve">hal-03137464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon fluxes in the mixed layer of the Mediterranean Sea in the 1980s and the 2000s</w:t>
               </w:r>
@@ -12966,570 +12966,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorimetry from autonomous profiling Bio-Argo floats: Chlorophyll a retrieval</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JC006899⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137553v1</w:t>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorimetry from autonomous profiling Bio-Argo floats: Chlorophyll a retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (C6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010JC006899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the shape of the vertical profile of in vivo fluorescence to Chlorophyll-a concentration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplankton spring and fall blooms in the North Atlantic in the 1980s and 2000s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2391-2011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.C11029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JC006836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168184v1</w:t>
+                <w:t xml:space="preserve">hal-00749234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton spring and fall blooms in the North Atlantic in the 1980s and 2000s.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From the shape of the vertical profile of in vivo fluorescence to Chlorophyll-a concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116, pp.C11029. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (8), pp.2391-2406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JC006836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2391-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749234v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the trophic regimes of the Mediterranean Sea: a satellite analysis</w:t>
               </w:r>
@@ -13717,303 +13717,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-driven modeling of the upper ocean mixed layer and air–sea CO2 flux in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submesoscale physical-biogeochemical coupling across the Ligurian current (northwestern Mediterranean) using a bio-optical glider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Niewiadomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Marullo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2007.12.008⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (5part2), pp.2210-2225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2008.53.5_part_2.2210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142050v1</w:t>
+                <w:t xml:space="preserve">hal-03137239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submesoscale physical-biogeochemical coupling across the Ligurian current (northwestern Mediterranean) using a bio-optical glider</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satellite-driven modeling of the upper ocean mixed layer and air–sea CO2 flux in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Marullo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (4), pp.405-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2007.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2008.53.5_part_2.2210⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137239v1</w:t>
+                <w:t xml:space="preserve">hal-03142050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of analyzed and measured wind speeds in the perspective of oceanic simulations over the Mediterranean basin: Analyses, QuikSCAT and buoy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14137,51 +14137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanford Hooker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislain Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (C7), </w:t>
@@ -14270,51 +14270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Santoleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribera d'Alcalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14403,64 +14403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14671,51 +14671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Santoleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viva Banzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15069,51 +15069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Santoleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volfango Rupolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 107 (C8), </w:t>
@@ -15222,51 +15222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15427,519 +15427,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the carbonate system evolution of the northwestern Mediterranean Sea using a neural network based method and potential applications to the coastal environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Med-BGC MIP: A Mediterranean Biogeochemical models comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Macias Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981054v1</w:t>
+                <w:t xml:space="preserve">hal-03946931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Carlotti</w:t>
+                <w:t xml:space="preserve">THE COPERNICUS MARINE SERVICE OCEAN FORECASTING SYSTEM FOR THE MEDITERRANEAN SEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Coppini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Korres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Drudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.272-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287923v3</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE COPERNICUS MARINE SERVICE OCEAN FORECASTING SYSTEM FOR THE MEDITERRANEAN SEA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in the carbonate system evolution of the northwestern Mediterranean Sea using a neural network based method and potential applications to the coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.272-279</w:t>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334358v2</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Med-BGC MIP: A Mediterranean Biogeochemical models comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Macias Moy</w:t>
+                <w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946931v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entering in the BGC-Argo era: improvements of the Mediterranean Sea biogeochemical operational system</w:t>
               </w:r>
@@ -15951,77 +15951,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Feudale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Bolzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Solidoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.21-29</w:t>
@@ -16044,476 +16044,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287500v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BGC-Argo floats: a new tool to validate ocean biogeochemical models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
+                <w:t xml:space="preserve">Evolution of dissolved O2, nutrients and carbonate system variables in the northwestern Mediterranean Sea using a machine learning method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Diego, CA, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">9th MONGOOS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991357v1</w:t>
+                <w:t xml:space="preserve">hal-03981053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of dissolved O2, nutrients and carbonate system variables in the northwestern Mediterranean Sea using a machine learning method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">The BGC-Argo floats: a new tool to validate ocean biogeochemical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th MONGOOS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Diego, CA, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981053v1</w:t>
+                <w:t xml:space="preserve">hal-03991357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep phytoplankton biomass maxima in the global ocean: a Biogeochemichal-Argo floats investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into nutrients dynamics and the carbonate system using a neural network approach in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New insights into nutrients dynamics and the carbonate system using a neural network approach in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018995v1</w:t>
+                <w:t xml:space="preserve">hal-03981051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into nutrients dynamics and the carbonate system using a neural network approach in the Mediterranean Sea</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep phytoplankton biomass maxima in the global ocean: a Biogeochemichal-Argo floats investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New insights into nutrients dynamics and the carbonate system using a neural network approach in the Mediterranean Sea</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981051v1</w:t>
+                <w:t xml:space="preserve">hal-04018995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'O2, des nutriments et des carbonates en Méditerranée Nord-Occidentale par une méthode de machine learning</w:t>
               </w:r>
@@ -16741,51 +16741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of deep phytoplankton biomass maxima in the global ocean: a Biogeochemical Argo floats approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16847,402 +16847,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can global learning-based methods help to improve biogeochemical models in the Gulf of Mexico?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paula Perez-Brunius</w:t>
+                <w:t xml:space="preserve">Bio-optics on Argo to understand marine biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Portland, United States</w:t>
+              <w:t xml:space="preserve">6th Argo Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991328v1</w:t>
+                <w:t xml:space="preserve">hal-03946272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the subsurface chlorophyll maximum dynamics in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
+                <w:t xml:space="preserve">Can global learning-based methods help to improve biogeochemical models in the Gulf of Mexico?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Perez-Brunius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946468v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optics on Argo to understand marine biogeochemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">An investigation of the subsurface chlorophyll maximum dynamics in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Barbieux</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Argo Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946272v1</w:t>
+                <w:t xml:space="preserve">hal-03946468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and phosphorus seasonal dynamics and annual budget in the Northwestern Mediterranean deep convection region inferred from a 3D physical/biogeochemical coupled model</w:t>
               </w:r>
@@ -17254,77 +17254,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. pp.16163</w:t>
@@ -17353,64 +17353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrographical and dynamical reconstruction of the Warm Core Cyprus Eddy from gliders data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17478,77 +17478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17603,103 +17603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
@@ -17728,51 +17728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage of a profiling float: A scientific adventure told to young people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17849,90 +17849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal cycle of the mixed layer depth, of the seasonal thermocline and of the upper-ocean heat rate in the Mediterranean Sea: an observational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17974,103 +17974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t>
@@ -18093,333 +18093,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Argo: qualification of sensors and evaluation of their factory calibrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Euro-Argo Science Meeting and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169642v1</w:t>
+                <w:t xml:space="preserve">hal-00920695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Bio-Argo: qualification of sensors and evaluation of their factory calibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
+              <w:t xml:space="preserve">4th Euro-Argo Science Meeting and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920695v1</w:t>
+                <w:t xml:space="preserve">hal-02169642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18474,90 +18474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal cycle of oceanic mixed layer and upper-ocean heat fluxes in the Mediterranean Sea from in-situ observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18595,77 +18595,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18759,51 +18759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18997,51 +18997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Riom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05067331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114743" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lazzari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Gharbi Dit Kacem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva &#193;lvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Chernov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71457-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Constantin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Daniel &#536;erban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108871" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cossarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teruzzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Bruggeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Bolding" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4591-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1405-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gattuso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018615" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Galli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bolzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.781522" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terzi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020176" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03136881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaure Gr&#233;goire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-755-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Mir&#243;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kowalczuk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc017690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006759" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Zielinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-33" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Friedland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Macias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Daewel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.596126" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson W Gregg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-675-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lagunas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2678" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990236v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Djavidnia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2020.1785097" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wijffels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Riser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouliquen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Hosoda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00700" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00620" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cossarini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080541" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J W Brewin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neukermans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084078" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2527-2019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Roemmich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Alford" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian King" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00439" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marullo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19133032" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376060v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mariotti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feudale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2018.11.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.04.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994621v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Lavigne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Civitarese" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ga&#269;i&#263;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4431-2018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322803v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012669" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621954v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hunt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012658" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136905v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marchese" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Tremblay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dumont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2095-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137011v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012629" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629465v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072428" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167968v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10144" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304165v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauz&#232;de" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011408" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01341963v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcal&#224;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1901-2016" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.08.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5021-2015" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277176v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-7-261-2015" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01177050v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064540" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234178v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.496" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130192v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcala" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.02.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168165v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004781" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137575v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malanotte-Rizzoli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borzelli-Eusebi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brenner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-281-2014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168169v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haili Wang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800045v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xing" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-15-2013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232380v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707656v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.483" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168170v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poteau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-2111-2012" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137464v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004055" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168175v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007632" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137559v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.03.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1JNBMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747089v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcala" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004269" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137553v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006899" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1540E36DB6B5E5C39A5F51200AD262CD983B0149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168184v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2391-2011" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749234v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006836" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142098v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-139-2009" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618460v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gentili" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1177012" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142050v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2007.12.008" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL2QKMZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137239v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Niewiadomska" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.5_part_2.2210" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137194v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruti" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tremant" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.026" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ9SBR9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137204v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford Hooker" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain B&#233;cu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004472" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV9ZQP8F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137195v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volpe" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santoleri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marullo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.10.017" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZPJW0Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124064v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022463" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137089v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casotti" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landolfi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mangoni" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001541" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137142v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Banzon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Napolitano" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001636" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137083v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ananasso" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Santoleri" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160304994" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316971v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#246;hm" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banzon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Acunzo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137079v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Artale" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Santoleri" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volfango Rupolo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000452" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991295v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946269v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zielinski" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981054v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334358v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coppini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Korres" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Drudi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946931v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Palmieri" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Macias Moy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10452" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287500v3" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Feudale" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991357v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981053v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981051v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9520" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981052v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981055v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22870.70721" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024045v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacour" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991328v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Brunius" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971543v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502783v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Riom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05067331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114743" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lazzari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Gharbi Dit Kacem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva &#193;lvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Chernov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71457-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Constantin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Daniel &#536;erban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108871" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cossarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1405-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teruzzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Bruggeman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Bolding" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4591-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gattuso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018615" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Galli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bolzon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.781522" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terzi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9020176" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03136881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaure Gr&#233;goire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-755-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Mir&#243;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kowalczuk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc017690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006759" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Zielinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-33" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Friedland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Macias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Daewel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.596126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson W Gregg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-675-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lagunas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2678" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Djavidnia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2020.1785097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142044v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wijffels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Riser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouliquen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Hosoda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00700" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00620" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282138v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scardi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marullo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19133032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cossarini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mariotti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feudale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2018.11.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2527-2019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Roemmich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Alford" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian King" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00439" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J W Brewin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neukermans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084078" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376058v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080541" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.04.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994621v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Lavigne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Civitarese" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ga&#269;i&#263;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4431-2018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322803v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012669" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629465v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072428" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136905v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marchese" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Tremblay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2095-2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137011v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012629" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621954v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hunt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012658" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167968v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10144" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01341963v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcal&#224;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1901-2016" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304165v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauz&#232;de" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011408" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5021-2015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194731v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.08.010" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277176v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-7-261-2015" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01177050v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064540" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234178v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.496" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130192v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcala" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.02.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168165v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004781" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137575v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malanotte-Rizzoli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borzelli-Eusebi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brenner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-281-2014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168169v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haili Wang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800045v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xing" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-15-2013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232380v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707656v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.483" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168175v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007632" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168170v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poteau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-2111-2012" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137464v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004055" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137559v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.03.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1JNBMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747089v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcala" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004269" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137553v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006899" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1540E36DB6B5E5C39A5F51200AD262CD983B0149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749234v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006836" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168184v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2391-2011" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142098v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-139-2009" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618460v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gentili" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1177012" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137239v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Niewiadomska" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.5_part_2.2210" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142050v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2007.12.008" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL2QKMZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137194v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruti" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tremant" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.026" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ9SBR9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137204v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford Hooker" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain B&#233;cu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004472" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV9ZQP8F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137195v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volpe" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santoleri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marullo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.10.017" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZPJW0Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124064v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022463" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137089v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casotti" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landolfi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mangoni" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001541" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137142v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Banzon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Napolitano" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001636" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137083v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ananasso" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Santoleri" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160304994" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316971v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#246;hm" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banzon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Acunzo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137079v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Artale" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Santoleri" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volfango Rupolo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000452" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991295v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946269v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zielinski" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946931v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Palmieri" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Macias Moy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10452" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334358v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coppini" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Korres" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Drudi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981054v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287500v3" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Feudale" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981053v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991357v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981051v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9520" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981052v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981055v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22870.70721" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024045v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacour" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991328v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Brunius" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971543v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502783v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>