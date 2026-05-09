--- v0 (2026-04-15)
+++ v1 (2026-05-09)
@@ -193,196 +193,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North African pottery in Palermo: preliminary findings from the Montevergini excavations</w:t>
+                <w:t xml:space="preserve">Simon Keay Award in Mediterranean Archaeology: Pottery in rural Roman Sicily: imported and locally produced wares at Campanaio (AG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Maria Cucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartagine Studi e Ricerche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13125/caster/5998⟩</w:t>
+              <w:t xml:space="preserve">Papers of the British School at Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92, pp.362 - 363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0068246224000308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584158v1</w:t>
+                <w:t xml:space="preserve">hal-04911677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Keay Award in Mediterranean Archaeology: Pottery in rural Roman Sicily: imported and locally produced wares at Campanaio (AG)</w:t>
+                <w:t xml:space="preserve">North African pottery in Palermo: preliminary findings from the Montevergini excavations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Cucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers of the British School at Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 92, pp.362 - 363. </w:t>
+              <w:t xml:space="preserve">Cartagine Studi e Ricerche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0068246224000308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13125/caster/5998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911677v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage rural de la Sicilie Méridionale au Ve siècle après J.-C. : le cas de Cignana</w:t>
               </w:r>
@@ -440,178 +440,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluttuazioni commerciali tra nord Africa e Sicilia meridionale: il VIe e il VII secolo D.C. Cignana come caso studio</w:t>
+                <w:t xml:space="preserve">Analyzing African Red Slip wares in Sicily: a first overview from Cignana and Himera surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mare Internum. Archeologia e Culture del Mediterraneo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2020 (12), pp.85-97</w:t>
+              <w:t xml:space="preserve">Otium. Archeologia e Cultura del Mondo Antico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Culture contact in Western Mediterranean Sea during the Roman age. Pottery as marker between traffics and local production: an introduction. Proceedings of the session n. 162 - XXV International Meeting European Association of Archaeologists (Bern, 4-7 September 2019), 10 (7), pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385670v1</w:t>
+                <w:t xml:space="preserve">hal-03388755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing African Red Slip wares in Sicily: a first overview from Cignana and Himera surveys</w:t>
+                <w:t xml:space="preserve">Fluttuazioni commerciali tra nord Africa e Sicilia meridionale: il VIe e il VII secolo D.C. Cignana come caso studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otium. Archeologia e Cultura del Mondo Antico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Culture contact in Western Mediterranean Sea during the Roman age. Pottery as marker between traffics and local production: an introduction. Proceedings of the session n. 162 - XXV International Meeting European Association of Archaeologists (Bern, 4-7 September 2019), 10 (7), pp.1-26</w:t>
+              <w:t xml:space="preserve">Mare Internum. Archeologia e Culture del Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020 (12), pp.85-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388755v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fornaci e produzioni del Golfo di Castellamare (Sicilia nord-occidentale)</w:t>
               </w:r>
@@ -835,897 +835,992 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovering a forgotten byzantine costal settlement at Durrueli: A compelling case from the southern shore of Sicily</w:t>
+                <w:t xml:space="preserve">A Byzantine settlement at Durrueli (southern Sicily, Agrigento)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoo Mukai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Serena Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st EAA Annual Meeting. Intertwined Pasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Assosiation of Archaeologists, Sep 2025, Belgrad, Serbia</w:t>
+              <w:t xml:space="preserve">LRCW 8. Late Roman Coarse Ware and Amphorae. King Theoderic and the Transformations of the Mediterranean Sea. Production and Trade in the Late Roman World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrico Cirelli, Apr 2026, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248332v1</w:t>
+                <w:t xml:space="preserve">hal-05609580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campanaio. The rise and fall of a late antique rural settlement in central southern Sicily. First results of the 2024 study season</w:t>
+                <w:t xml:space="preserve">Rediscovering a forgotten byzantine costal settlement at Durrueli: A compelling case from the southern shore of Sicily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R J A Wilson</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoo Mukai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Serena Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Institute of America 2025 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Philadelphie, PA, United States</w:t>
+              <w:t xml:space="preserve">31st EAA Annual Meeting. Intertwined Pasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Assosiation of Archaeologists, Sep 2025, Belgrad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911703v1</w:t>
+                <w:t xml:space="preserve">hal-05248332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic web, ontologie e principi FAIR: prospettive per un ecosistema integrato del sapere archeologico</w:t>
+                <w:t xml:space="preserve">Campanaio. The rise and fall of a late antique rural settlement in central southern Sicily. First results of the 2024 study season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R J A Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Conferenza Una Quantum 2025: Tecnologie Open Source per i Beni, le Attività Culturali e il Turismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Guarino; Una Quantum Inc, Dec 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Archaeological Institute of America 2025 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Philadelphie, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455890v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le case romane di Piazza della Vittoria a Palermo tra Tardoantico e alto Medioevo: nuovi dati dall'archivio e dai magazzini del Museo Salinas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic web, ontologie e principi FAIR: prospettive per un ecosistema integrato del sapere archeologico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viva Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Isola dei Tesori: Ricerca Archeologia e nuove acquisizioni. Atti del Convegno internazionale (Agrigento, Museo Archeologico Regionale "Pietro Griffo", 14-17 dicembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maria Concetta Parello, Dec 2023, Agrigento, Italy. pp.49-56</w:t>
+              <w:t xml:space="preserve">V Conferenza Una Quantum 2025: Tecnologie Open Source per i Beni, le Attività Culturali e il Turismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Guarino; Una Quantum Inc, Dec 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058572v1</w:t>
+                <w:t xml:space="preserve">hal-05455890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cignana Archaeological Project (Sicilia): ceramiche di produzione africana dall’insediamento di età imperiale in contrada Viticchié</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le case romane di Piazza della Vittoria a Palermo tra Tardoantico e alto Medioevo: nuovi dati dall'archivio e dai magazzini del Museo Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pezzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viva Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LRCW 6. Sixth International Conference on Late Roman Coarse Wares, Cooking Wares and Amphorae in the Mediterranean: Archaeology and Archaeometry. Land and sea: pottery routes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’Isola dei Tesori: Ricerca Archeologia e nuove acquisizioni. Atti del Convegno internazionale (Agrigento, Museo Archeologico Regionale "Pietro Griffo", 14-17 dicembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Concetta Parello, Dec 2023, Agrigento, Italy. pp.49-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475962v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African Red Slip ware in Sicily during the Roman empire and the Late Antiquity: the region of Agrigento and Termini Imerese.</w:t>
+                <w:t xml:space="preserve">Cignana Archaeological Project (Sicilia): ceramiche di produzione africana dall’insediamento di età imperiale in contrada Viticchié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists : Beyond paradigms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LRCW 6. Sixth International Conference on Late Roman Coarse Wares, Cooking Wares and Amphorae in the Mediterranean: Archaeology and Archaeometry. Land and sea: pottery routes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Caminneci; Enrico Giannitrapani; Maria Concetta Parello; Maria Serena Rizzo, May 2017, Agrigento, Italy. pp.867-873, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781803271484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189671v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cignana Archaeological Project (Sicily): African pottery from the imperial settlement of Viticchié</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelio Burgio</w:t>
+                <w:t xml:space="preserve">African Red Slip ware in Sicily during the Roman empire and the Late Antiquity: the region of Agrigento and Termini Imerese.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Ducati</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Late Roman Coarse Wares, Cooking Wares and Amphorae in the Mediterranean: Archaeology and Archaeometry Land and sea: pottery routes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Agrigente, Italy</w:t>
+              <w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists : Beyond paradigms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185420v1</w:t>
+                <w:t xml:space="preserve">hal-03189671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comunicazione e divulgazione della ricerca scientifica applicata all’archeologia: il punto di vista degli young researchers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Canale</w:t>
+                <w:t xml:space="preserve">Cignana Archaeological Project (Sicily): African pottery from the imperial settlement of Viticchié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donatella Ebolese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Scienza e Archeologia: un efficace connubio per la diffusione della cultura scientifica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E.C. Portale, G. Galioto, Oct 2017, Palerme, Italy. pp.163-168</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Late Roman Coarse Wares, Cooking Wares and Amphorae in the Mediterranean: Archaeology and Archaeometry Land and sea: pottery routes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Agrigente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183660v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie, genti ed insediamenti. L’archeologia lungo la valle dell’Eleuterio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comunicazione e divulgazione della ricerca scientifica applicata all’archeologia: il punto di vista degli young researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Ebolese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleuterio project conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Misilmeri, Italy</w:t>
+              <w:t xml:space="preserve">Workshop Scienza e Archeologia: un efficace connubio per la diffusione della cultura scientifica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.C. Portale, G. Galioto, Oct 2017, Palerme, Italy. pp.163-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189584v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vie, genti ed insediamenti. L’archeologia lungo la valle dell’Eleuterio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Ducati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eleuterio project conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Misilmeri, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oikos-shaped Building near Casa Filippazzo: southern slopes, 212 a.s.l.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAAD international workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Augsburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1735,361 +1830,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitture e stucchi da Ostia Antica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Stoppioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRPA VI. Pictura parietum: connessioni mediterranee in età ellenistica e romana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Agrigento (Museo Archeologico), Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After African trades: changing in Cignana landscape between Late Antiquity and Medieval age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Change and Resilience. The Occupation of Mediterranean Islands in Late Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Providence, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects typo-chronologiques et archéométriques de la céramique africaine sur le territoire de Cignana (Naro, AG, Sicile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée Scientifique École Doctorale 355 « Espaces, Cultures, Sociétés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacelli &amp;quot;dimenticati&amp;quot; nell’area urbana di Akragas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Akragas Dialogue. Nuove ricerche sui santuari di Sicilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Agrigente, Palerme, Italy. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2099,215 +2194,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archeologia lungo la valle dell'Eleuterio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacelli dimenticati nell'area urbana di Akragas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progetto Cignana: un insediamento tardo antico in contrada Viticchié (UT 360)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2317,213 +2412,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Management Plan: FIRS project (ID: 101106142)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix Marseille Univ, CNRS, Centre Camille Jullian, UMR 7299. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halaesa. De l’hellénisation à la christianisation : Évolution d’une cité de la Sicile septentrionale. Mission archéologique française d'Halaesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Costanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPJV (Université de Picardie Jules Vernes); Université de Poitiers. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2533,215 +2628,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping Archaeological Knowledge. Practical Guide to Semantic and Ontological Modelling in Archaeology with Protégé 5.6.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. University of Bologna, Italy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers Inside Roman Sicily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Vancouver (BC), Canada. 2024, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farms, villas, and villages in late roman Sicily: a subregional approach to the landscape evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Current issues in archaeology, Building D, 2nd floor, lecture room, Kampus Hybernská, Charles University, Czech Republic. 2022, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2751,539 +2846,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palma di Montechiaro, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement. Detail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement. Detail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palma di Montechiaro, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement. Detail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palma di Montechiaro, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement. Detail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palma di Montechiaro, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement. Detail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palma di Montechiaro, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement. Detail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palma di Montechiaro, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tav_I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Ducati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palerme, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3351,51 +3446,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DC5D51C"/>
+    <w:nsid w:val="762B6E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3582,51 +3677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrizio-ducati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1659-0848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ducati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Cucco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/caster/5998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0068246224000308" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04564926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.136174" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03385670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03388755v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Polizzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03385224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serena Rizzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J A Wilson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pezzini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aleo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03475962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803271484" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Burgio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Canale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Contino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Ebolese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Stoppioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poletto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03228714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191791v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrizio-ducati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1659-0848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ducati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0068246224000308" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584158v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Cucco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/caster/5998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04564926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.136174" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03388755v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03385670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Polizzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03385224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serena Rizzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J A Wilson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pezzini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aleo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03475962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803271484" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Burgio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Canale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Contino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Ebolese" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Stoppioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poletto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03228714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>