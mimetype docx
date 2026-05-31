--- v1 (2026-05-09)
+++ v2 (2026-05-31)
@@ -1,3391 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3339 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.28571428571px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrizio DUCATI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie Curie Post-Doc researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabrizio-ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1659-0848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.it/citations?user=RQQdjnwAAAAJ&hl=it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Keay Award in Mediterranean Archaeology: Pottery in rural Roman Sicily: imported and locally produced wares at Campanaio (AG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers of the British School at Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 92, pp.362 - 363. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0068246224000308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North African pottery in Palermo: preliminary findings from the Montevergini excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Cucco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartagine Studi e Ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13125/caster/5998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage rural de la Sicilie Méridionale au Ve siècle après J.-C. : le cas de Cignana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association pour l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.229-236. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.AT.5.136174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing African Red Slip wares in Sicily: a first overview from Cignana and Himera surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Capelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otium. Archeologia e Cultura del Mondo Antico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Culture contact in Western Mediterranean Sea during the Roman age. Pottery as marker between traffics and local production: an introduction. Proceedings of the session n. 162 - XXV International Meeting European Association of Archaeologists (Bern, 4-7 September 2019), 10 (7), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluttuazioni commerciali tra nord Africa e Sicilia meridionale: il VIe e il VII secolo D.C. Cignana come caso studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Internum. Archeologia e Culture del Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 (12), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fornaci e produzioni del Golfo di Castellamare (Sicilia nord-occidentale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132 (2), https://journals.openedition.org/mefra/10376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Σελινουντία δυσχωρία: διὰ τῶν στενῶν, per ipsas fauces. Dalle fonti alle nuove proposte di identificazione sul terreno.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Topography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.271-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note preliminari sul rinvenimento di un'area artigianale da Contrada Amone e sulla produzione ceramica nel bacino idrografico del fiume Nocella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Longo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notiziario Archeologico della Soprintendenza di Palermo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Byzantine settlement at Durrueli (southern Sicily, Agrigento)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoo Mukai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Serena Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LRCW 8. Late Roman Coarse Ware and Amphorae. King Theoderic and the Transformations of the Mediterranean Sea. Production and Trade in the Late Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico Cirelli, Apr 2026, Ravenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campanaio. The rise and fall of a late antique rural settlement in central southern Sicily. First results of the 2024 study season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R J A Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Institute of America 2025 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic web, ontologie e principi FAIR: prospettive per un ecosistema integrato del sapere archeologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Conferenza Una Quantum 2025: Tecnologie Open Source per i Beni, le Attività Culturali e il Turismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Guarino; Una Quantum Inc, Dec 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering a forgotten byzantine costal settlement at Durrueli: A compelling case from the southern shore of Sicily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoo Mukai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Serena Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EAA Annual Meeting. Intertwined Pasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Assosiation of Archaeologists, Sep 2025, Belgrad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le case romane di Piazza della Vittoria a Palermo tra Tardoantico e alto Medioevo: nuovi dati dall'archivio e dai magazzini del Museo Salinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pezzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Sacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Isola dei Tesori: Ricerca Archeologia e nuove acquisizioni. Atti del Convegno internazionale (Agrigento, Museo Archeologico Regionale "Pietro Griffo", 14-17 dicembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Concetta Parello, Dec 2023, Agrigento, Italy. pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cignana Archaeological Project (Sicilia): ceramiche di produzione africana dall’insediamento di età imperiale in contrada Viticchié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LRCW 6. Sixth International Conference on Late Roman Coarse Wares, Cooking Wares and Amphorae in the Mediterranean: Archaeology and Archaeometry. Land and sea: pottery routes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentina Caminneci; Enrico Giannitrapani; Maria Concetta Parello; Maria Serena Rizzo, May 2017, Agrigento, Italy. pp.867-873, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781803271484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Red Slip ware in Sicily during the Roman empire and the Late Antiquity: the region of Agrigento and Termini Imerese.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Capelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists : Beyond paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicazione e divulgazione della ricerca scientifica applicata all’archeologia: il punto di vista degli young researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Ebolese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Scienza e Archeologia: un efficace connubio per la diffusione della cultura scientifica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.C. Portale, G. Galioto, Oct 2017, Palerme, Italy. pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cignana Archaeological Project (Sicily): African pottery from the imperial settlement of Viticchié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Burgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Late Roman Coarse Wares, Cooking Wares and Amphorae in the Mediterranean: Archaeology and Archaeometry Land and sea: pottery routes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Agrigente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie, genti ed insediamenti. L’archeologia lungo la valle dell’Eleuterio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleuterio project conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Misilmeri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oikos-shaped Building near Casa Filippazzo: southern slopes, 212 a.s.l.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAAD international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitture e stucchi da Ostia Antica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Stoppioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Poletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRPA VI. Pictura parietum: connessioni mediterranee in età ellenistica e romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Agrigento (Museo Archeologico), Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After African trades: changing in Cignana landscape between Late Antiquity and Medieval age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Change and Resilience. The Occupation of Mediterranean Islands in Late Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Providence, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects typo-chronologiques et archéométriques de la céramique africaine sur le territoire de Cignana (Naro, AG, Sicile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Scientifique École Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacelli &amp;quot;dimenticati&amp;quot; nell’area urbana di Akragas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Akragas Dialogue. Nuove ricerche sui santuari di Sicilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Agrigente, Palerme, Italy. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeologia lungo la valle dell'Eleuterio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacelli dimenticati nell'area urbana di Akragas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progetto Cignana: un insediamento tardo antico in contrada Viticchié (UT 360)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Plan: FIRS project (ID: 101106142)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Univ, CNRS, Centre Camille Jullian, UMR 7299. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halaesa. De l’hellénisation à la christianisation : Évolution d’une cité de la Sicile septentrionale. Mission archéologique française d'Halaesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Costanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPJV (Université de Picardie Jules Vernes); Université de Poitiers. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Archaeological Knowledge. Practical Guide to Semantic and Ontological Modelling in Archaeology with Protégé 5.6.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. University of Bologna, Italy. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers Inside Roman Sicily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Vancouver (BC), Canada. 2024, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farms, villas, and villages in late roman Sicily: a subregional approach to the landscape evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Current issues in archaeology, Building D, 2nd floor, lecture room, Kampus Hybernská, Charles University, Czech Republic. 2022, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement. Detail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palma di Montechiaro, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement. Detail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palma di Montechiaro, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement. Detail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palma di Montechiaro, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement. Detail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palma di Montechiaro, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palma di Montechiaro, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement. Detail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticchiè: the area of the Late Antique settlement. Detail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palma di Montechiaro, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tav_I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ducati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palerme, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3446,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="762B6E64"/>
+    <w:nsid w:val="D502A9DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3677,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrizio-ducati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1659-0848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ducati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0068246224000308" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584158v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Cucco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/caster/5998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04564926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.136174" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03388755v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03385670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Polizzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03385224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serena Rizzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J A Wilson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pezzini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aleo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03475962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803271484" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Burgio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Canale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Contino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Ebolese" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Stoppioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poletto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03228714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrizio-ducati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1659-0848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.it/citations?user=RQQdjnwAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ducati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0068246224000308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Cucco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/caster/5998" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04564926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.136174" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03388755v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03385670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Polizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03385224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serena Rizzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J A Wilson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pezzini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aleo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03475962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803271484" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Canale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Contino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Ebolese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Burgio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Stoppioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poletto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03228714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>