--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -687,1040 +687,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A receding horizon control approach for re-dispatching stochastic heterogeneous resources accounting for grid and battery losses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleni Stai</w:t>
+                <w:t xml:space="preserve">Effect of voltage source converters with electrochemical storage systems on dynamics of reduced-inertia bulk power grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihui Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 185, pp.106340. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106340⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 189, pp.106766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113441v1</w:t>
+                <w:t xml:space="preserve">hal-03113429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siting and Sizing of Energy Storage Systems: Towards a Unified Approach for Transmission and Distribution System Operators for Reserve Provision and Grid Support</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A receding horizon control approach for re-dispatching stochastic heterogeneous resources accounting for grid and battery losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 190, pp.106660. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106660⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 185, pp.106340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113445v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical demand forecasting benchmark for the distribution grid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kristijan Lopatichki</w:t>
+                <w:t xml:space="preserve">Countrywide PV hosting capacity and energy storage requirements for distribution networks: The case of Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106755⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 281, pp.116010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113432v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Countrywide PV hosting capacity and energy storage requirements for distribution networks: The case of Switzerland</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Siting and Sizing of Energy Storage Systems: Towards a Unified Approach for Transmission and Distribution System Operators for Reserve Provision and Grid Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Zecchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Massucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Pongiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116010⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190, pp.106660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113427v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal provision of concurrent primary frequency and local voltage control from a BESS considering variable capability curves: Modelling and experimental assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical demand forecasting benchmark for the distribution grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Nespoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristijan Lopatichki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 190, pp.106643. </w:t>
+              <w:t xml:space="preserve">, 2020, 189, pp.106755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113444v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of voltage source converters with electrochemical storage systems on dynamics of reduced-inertia bulk power grids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal provision of concurrent primary frequency and local voltage control from a BESS considering variable capability curves: Modelling and experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Zecchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 189, pp.106766. </w:t>
+              <w:t xml:space="preserve">, 2020, 190, pp.106643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113429v1</w:t>
+                <w:t xml:space="preserve">hal-03113444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Reserve Provision Capability Area of Active Distribution Networks: a Linear Robust Optimization Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar irradiance estimations for modeling the variability of photovoltaic generation and assessing violations of grid constraints: A comparison between satellite and pyranometers measurements with load flow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Kalantar-Neyestanaki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
+                <w:t xml:space="preserve">Enrica Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSG.2019.2956152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.056103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5109076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431359v1</w:t>
+                <w:t xml:space="preserve">hal-02431344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar irradiance estimations for modeling the variability of photovoltaic generation and assessing violations of grid constraints: A comparison between satellite and pyranometers measurements with load flow simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing the Reserve Provision Capability Area of Active Distribution Networks: a Linear Robust Optimization Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Kalantar-Neyestanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Bozorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mario Paolone</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (5), pp.056103. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5109076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSG.2019.2956152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431344v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Disaggregation of PhotoVoltaic Production from Aggregated Power Flow Measurements of Heterogeneous Prosumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Nespoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1901,51 +1901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Assessment of the Short-Term Uncertainty of Grid-Connected PV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Scolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Reyes-Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2044,51 +2044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fabietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Gorecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic-Model-Based Solar Irradiance Estimators: Performance Comparison and Application to Maximum Power Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Scolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,51 +2386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispatching Stochastic Heterogeneous Resources Accounting for Grid and Battery Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Reyes-Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencing the bulk power system reserve by dispatching power distribution networks using local energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Bozorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2705,469 +2705,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiance prediction intervals for PV stochastic generation in microgrid applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Control of Battery Storage Systems for the Simultaneous Provision of Multiple Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Scolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139, pp.116-129. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSG.2018.2810781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066049v1</w:t>
+                <w:t xml:space="preserve">hal-02108769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and Operation of Utility-Scale Battery Energy Storage Systems: the EPFL’s Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irradiance prediction intervals for PV stochastic generation in microgrid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (27), pp.433-438. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.116-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108727v1</w:t>
+                <w:t xml:space="preserve">hal-02066049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving the Dispatchability of Distribution Feeders Through Prosumers Data Driven Forecasting and Model Predictive Control of Electrochemical Storage</w:t>
+                <w:t xml:space="preserve">Integration and Operation of Utility-Scale Battery Energy Storage Systems: the EPFL’s Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (4), pp.1762-1777. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (27), pp.433-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSTE.2016.2600103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108724v1</w:t>
+                <w:t xml:space="preserve">hal-02108727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Battery Storage Systems for the Simultaneous Provision of Multiple Services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Achieving the Dispatchability of Distribution Feeders Through Prosumers Data Driven Forecasting and Model Predictive Control of Electrochemical Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.1762-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSG.2018.2810781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSTE.2016.2600103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108769v1</w:t>
+                <w:t xml:space="preserve">hal-02108724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3302,51 +3302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison of Alternating Direction Optimization Methods for Linear-OPF based Real-time Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Sovljanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,334 +3612,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-integration of electric vehicles: flexibility options of autonomous driving</w:t>
+                <w:t xml:space="preserve">Impact of the Charging Demand of Electric Vehicles on Distribution Grids: a Comparison Between Autonomous and Non-Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zechun Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES GM 2020,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Ecological Vehicles and Renewable Energies (EVER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Monte-Carlo, Monaco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER48776.2020.9243122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113457v1</w:t>
+                <w:t xml:space="preserve">hal-03091698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Penstock Fatigue in a Medium-Head Hydropower Plant Providing Primary Frequency Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grid-integration of electric vehicles: flexibility options of autonomous driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 55th International Universities Power Engineering Conference (UPEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE PES GM 2020,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2020, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956055v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Charging Demand of Electric Vehicles on Distribution Grids: a Comparison Between Autonomous and Non-Autonomous Driving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of Penstock Fatigue in a Medium-Head Hydropower Plant Providing Primary Frequency Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zechun Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Ecological Vehicles and Renewable Energies (EVER 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Monte-Carlo, Monaco. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2020 55th International Universities Power Engineering Conference (UPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Torino (virtual conference), Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER48776.2020.9243122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/UPEC49904.2020.9209857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091698v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Assessment of Linearized OPF-based Distributed Real-time Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,64 +3990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation of Active Power Reserve from Active Distribution Networks Using a Cost-Benefit Approach: Application to Swissgrid Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Kalantar-Neyestanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Bozorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4092,838 +4092,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Econometric Model of the Regulating Power Price for Interconnected Power Systems: The Case of the Nord Pool Market</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispatch and clustering of ancillary services from distributed storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 15th International Conference on the European Energy Market (EEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lodz, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">20th Power Systems Computation Conference (PSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108760v1</w:t>
+                <w:t xml:space="preserve">hal-03168915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ADMM-based Coordination and Control Strategy for PV and Storage to Dispatch Stochastic Prosumers: Theory and Experimental Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahul Gupta</w:t>
+                <w:t xml:space="preserve">An Econometric Model of the Regulating Power Price for Interconnected Power Systems: The Case of the Nord Pool Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Valenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Bozorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Power Systems Computation Conference (PSCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-7</w:t>
+              <w:t xml:space="preserve">2018 15th International Conference on the European Energy Market (EEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lodz, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108785v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of primary frequency control provision from battery energy storage systems connected to active distribution networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An ADMM-based Coordination and Control Strategy for PV and Storage to Dispatch Stochastic Prosumers: Theory and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fabietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Power Systems Computation Conference (PSCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108843v1</w:t>
+                <w:t xml:space="preserve">hal-02108785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of the Prediction Performance of Dynamic Equivalent Circuit Models of Grid-connected Battery Energy Storage Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quantification of primary frequency control provision from battery energy storage systems connected to active distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Piero Schiapparelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Massucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6</w:t>
+              <w:t xml:space="preserve">2018 Power Systems Computation Conference (PSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108794v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ADMM-Based Coordination and Control Strategy for PV and Storage to Dispatch Stochastic Prosumers: Theory and Experimental Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahul Gupta</w:t>
+                <w:t xml:space="preserve">Experimental Assessment of the Prediction Performance of Dynamic Equivalent Circuit Models of Grid-connected Battery Energy Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Scolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Power Systems Computation Conference (PSCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-7</w:t>
+              <w:t xml:space="preserve">2018 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108831v1</w:t>
+                <w:t xml:space="preserve">hal-02108794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation of Frequency Control Reserve from Aggregated Resources of Active Distribution Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ADMM-Based Coordination and Control Strategy for PV and Storage to Dispatch Stochastic Prosumers: Theory and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Kalantar-Neyestanaki</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrica Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fabietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Power Systems Computation Conference (PSCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-8</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108838v1</w:t>
+                <w:t xml:space="preserve">hal-02108831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispatch and clustering of ancillary services from distributed storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allocation of Frequency Control Reserve from Aggregated Resources of Active Distribution Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Kalantar-Neyestanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Bozorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Power Systems Computation Conference (PSCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">2018 Power Systems Computation Conference (PSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168915v1</w:t>
+                <w:t xml:space="preserve">hal-02108838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery Storage System Optimal Exploitation Through Physics-Based Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5121,51 +5121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Scolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,51 +5350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fabietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Gorecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,260 +5443,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Deployment of PV Units in Existing Distribution Networks: Optimization of the Installation Layout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load Leveling and Dispatchability of a Medium Voltage Active Feeder through Battery Energy Storage Systems: Formulation of the Control Problem and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jana Darulova</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Power Systems Computation Conference (PSCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Genoa, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">2016 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ljubljana, Slovenia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108801v1</w:t>
+                <w:t xml:space="preserve">hal-02108799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Leveling and Dispatchability of a Medium Voltage Active Feeder through Battery Energy Storage Systems: Formulation of the Control Problem and Experimental Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Scale Deployment of PV Units in Existing Distribution Networks: Optimization of the Installation Layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Darulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelen Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart J Bartlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Ljubljana, Slovenia. pp.1-6</w:t>
+              <w:t xml:space="preserve">2016 Power Systems Computation Conference (PSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Genoa, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108799v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Battery Energy Storage System Accounting for the Charge Redistribution Effect to Dispatch the Operation of a Medium Voltage Feeder</w:t>
               </w:r>
@@ -5708,51 +5708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Torregrossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6194,51 +6194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charitha Buddhika Heendeniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Medici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MINES ParisTech - Université PSL; SUPSI. 2022, pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6425,51 +6425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabriziosossan.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Mukherjee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enc2.12080" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3204150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03511839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Zuo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Yuan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zecchino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherkaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100496" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Gupta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2020.3015271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03511866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3092063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Namor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106340" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Massucco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pongiglione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106660" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Nespoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Medici" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Lopatichki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106755" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gupta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106643" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106766" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kalantar-Neyestanaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Bozorg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2956152" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Scolari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2791932" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Mahmood" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vanfretti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pignati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hooshyar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2792320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Reyes-Chamorro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2789937" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fabietti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gorecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.04.056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2714690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Christakou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liserre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2772181" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2715162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.06.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.09.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2016.2600103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2018.2810781" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03512017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Sovljanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9494812" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1680" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cassano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UPEC49904.2020.9209857" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER48776.2020.9243122" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116320v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Valenciano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Piero Schiapparelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Torregrossa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scolari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paolone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Magnone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108731v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108801v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Darulova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelen Kahl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Bartlett" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90812-6_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Hatziargyriou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Skarvelis-Kazakos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Susanto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Offergeld" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitha Buddhika Heendeniya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabriziosossan.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Mukherjee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enc2.12080" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3204150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03511839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Zuo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Yuan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zecchino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherkaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100496" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Gupta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2020.3015271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03511866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3092063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106766" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Namor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106340" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gupta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Massucco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pongiglione" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106660" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Nespoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Medici" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Lopatichki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106755" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106643" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Scolari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109076" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kalantar-Neyestanaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Bozorg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2956152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2791932" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Mahmood" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vanfretti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pignati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hooshyar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2792320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Reyes-Chamorro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2789937" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fabietti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gorecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.04.056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2714690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Christakou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liserre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2772181" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2715162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.06.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2018.2810781" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.09.030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2016.2600103" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03512017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Sovljanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9494812" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1680" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER48776.2020.9243122" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956055v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cassano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UPEC49904.2020.9209857" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116320v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Valenciano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Piero Schiapparelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Torregrossa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scolari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paolone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Magnone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108731v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Darulova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelen Kahl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Bartlett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90812-6_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Hatziargyriou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Skarvelis-Kazakos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Susanto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Offergeld" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitha Buddhika Heendeniya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>