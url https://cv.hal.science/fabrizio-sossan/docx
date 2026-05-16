--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -687,1040 +687,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of voltage source converters with electrochemical storage systems on dynamics of reduced-inertia bulk power grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yihui Zuo</w:t>
+                <w:t xml:space="preserve">A receding horizon control approach for re-dispatching stochastic heterogeneous resources accounting for grid and battery losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 189, pp.106766. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106766⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 185, pp.106340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113429v1</w:t>
+                <w:t xml:space="preserve">hal-03113441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A receding horizon control approach for re-dispatching stochastic heterogeneous resources accounting for grid and battery losses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Siting and Sizing of Energy Storage Systems: Towards a Unified Approach for Transmission and Distribution System Operators for Reserve Provision and Grid Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Zecchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Massucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Pongiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 185, pp.106340. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106340⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 190, pp.106660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113441v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Countrywide PV hosting capacity and energy storage requirements for distribution networks: The case of Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 281, pp.116010. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siting and Sizing of Energy Storage Systems: Towards a Unified Approach for Transmission and Distribution System Operators for Reserve Provision and Grid Support</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical demand forecasting benchmark for the distribution grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Nespoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristijan Lopatichki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 190, pp.106660. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106660⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 189, pp.106755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113445v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical demand forecasting benchmark for the distribution grid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal provision of concurrent primary frequency and local voltage control from a BESS considering variable capability curves: Modelling and experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Zecchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 189, pp.106755. </w:t>
+              <w:t xml:space="preserve">, 2020, 190, pp.106643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113432v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal provision of concurrent primary frequency and local voltage control from a BESS considering variable capability curves: Modelling and experimental assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of voltage source converters with electrochemical storage systems on dynamics of reduced-inertia bulk power grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihui Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 190, pp.106643. </w:t>
+              <w:t xml:space="preserve">, 2020, 189, pp.106766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113444v1</w:t>
+                <w:t xml:space="preserve">hal-03113429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar irradiance estimations for modeling the variability of photovoltaic generation and assessing violations of grid constraints: A comparison between satellite and pyranometers measurements with load flow simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing the Reserve Provision Capability Area of Active Distribution Networks: a Linear Robust Optimization Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Kalantar-Neyestanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Bozorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mario Paolone</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5109076⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSG.2019.2956152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431344v1</w:t>
+                <w:t xml:space="preserve">hal-02431359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Reserve Provision Capability Area of Active Distribution Networks: a Linear Robust Optimization Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Kalantar-Neyestanaki</w:t>
+                <w:t xml:space="preserve">Solar irradiance estimations for modeling the variability of photovoltaic generation and assessing violations of grid constraints: A comparison between satellite and pyranometers measurements with load flow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Bozorg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
+                <w:t xml:space="preserve">Enrica Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.056103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSG.2019.2956152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5109076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431359v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Disaggregation of PhotoVoltaic Production from Aggregated Power Flow Measurements of Heterogeneous Prosumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Nespoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1901,51 +1901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Assessment of the Short-Term Uncertainty of Grid-Connected PV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Scolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Reyes-Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2044,51 +2044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fabietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Gorecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic-Model-Based Solar Irradiance Estimators: Performance Comparison and Application to Maximum Power Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Scolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,51 +2386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispatching Stochastic Heterogeneous Resources Accounting for Grid and Battery Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Reyes-Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencing the bulk power system reserve by dispatching power distribution networks using local energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Bozorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2705,469 +2705,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Battery Storage Systems for the Simultaneous Provision of Multiple Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Irradiance prediction intervals for PV stochastic generation in microgrid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Scolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.116-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSG.2018.2810781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108769v1</w:t>
+                <w:t xml:space="preserve">hal-02066049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiance prediction intervals for PV stochastic generation in microgrid applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration and Operation of Utility-Scale Battery Energy Storage Systems: the EPFL’s Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139, pp.116-129. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (27), pp.433-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066049v1</w:t>
+                <w:t xml:space="preserve">hal-02108727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and Operation of Utility-Scale Battery Energy Storage Systems: the EPFL’s Experience</w:t>
+                <w:t xml:space="preserve">Achieving the Dispatchability of Distribution Feeders Through Prosumers Data Driven Forecasting and Model Predictive Control of Electrochemical Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (27), pp.433-438. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.1762-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSTE.2016.2600103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108727v1</w:t>
+                <w:t xml:space="preserve">hal-02108724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving the Dispatchability of Distribution Feeders Through Prosumers Data Driven Forecasting and Model Predictive Control of Electrochemical Storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Battery Storage Systems for the Simultaneous Provision of Multiple Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (4), pp.1762-1777. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSTE.2016.2600103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSG.2018.2810781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108724v1</w:t>
+                <w:t xml:space="preserve">hal-02108769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3302,51 +3302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison of Alternating Direction Optimization Methods for Linear-OPF based Real-time Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Sovljanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,334 +3612,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Charging Demand of Electric Vehicles on Distribution Grids: a Comparison Between Autonomous and Non-Autonomous Driving</w:t>
+                <w:t xml:space="preserve">Grid-integration of electric vehicles: flexibility options of autonomous driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zechun Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Ecological Vehicles and Renewable Energies (EVER 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE PES GM 2020,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2020, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091698v1</w:t>
+                <w:t xml:space="preserve">hal-03113457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-integration of electric vehicles: flexibility options of autonomous driving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of Penstock Fatigue in a Medium-Head Hydropower Plant Providing Primary Frequency Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES GM 2020,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 55th International Universities Power Engineering Conference (UPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Torino (virtual conference), Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UPEC49904.2020.9209857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113457v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Penstock Fatigue in a Medium-Head Hydropower Plant Providing Primary Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Cassano</w:t>
+                <w:t xml:space="preserve">Impact of the Charging Demand of Electric Vehicles on Distribution Grids: a Comparison Between Autonomous and Non-Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nicolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+                <w:t xml:space="preserve">Zechun Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 55th International Universities Power Engineering Conference (UPEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Torino (virtual conference), Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">15th International Conference on Ecological Vehicles and Renewable Energies (EVER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Monte-Carlo, Monaco. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UPEC49904.2020.9209857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EVER48776.2020.9243122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956055v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Assessment of Linearized OPF-based Distributed Real-time Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,64 +3990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation of Active Power Reserve from Active Distribution Networks Using a Cost-Benefit Approach: Application to Swissgrid Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Kalantar-Neyestanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Bozorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4092,838 +4092,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispatch and clustering of ancillary services from distributed storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Econometric Model of the Regulating Power Price for Interconnected Power Systems: The Case of the Nord Pool Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Valenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Bozorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Power Systems Computation Conference (PSCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">2018 15th International Conference on the European Energy Market (EEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lodz, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168915v1</w:t>
+                <w:t xml:space="preserve">hal-02108760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Econometric Model of the Regulating Power Price for Interconnected Power Systems: The Case of the Nord Pool Market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Almudena Valenciano</w:t>
+                <w:t xml:space="preserve">An ADMM-based Coordination and Control Strategy for PV and Storage to Dispatch Stochastic Prosumers: Theory and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Bozorg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrica Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fabietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 15th International Conference on the European Energy Market (EEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lodz, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">2018 Power Systems Computation Conference (PSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108760v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ADMM-based Coordination and Control Strategy for PV and Storage to Dispatch Stochastic Prosumers: Theory and Experimental Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahul Gupta</w:t>
+                <w:t xml:space="preserve">Quantification of primary frequency control provision from battery energy storage systems connected to active distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Piero Schiapparelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Massucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Fabietti</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Power Systems Computation Conference (PSCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108785v1</w:t>
+                <w:t xml:space="preserve">hal-02108843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of primary frequency control provision from battery energy storage systems connected to active distribution networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental Assessment of the Prediction Performance of Dynamic Equivalent Circuit Models of Grid-connected Battery Energy Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Power Systems Computation Conference (PSCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-7</w:t>
+              <w:t xml:space="preserve">2018 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108843v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of the Prediction Performance of Dynamic Equivalent Circuit Models of Grid-connected Battery Energy Storage Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An ADMM-Based Coordination and Control Strategy for PV and Storage to Dispatch Stochastic Prosumers: Theory and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Sossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fabietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6</w:t>
+              <w:t xml:space="preserve">2018 Power Systems Computation Conference (PSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108794v1</w:t>
+                <w:t xml:space="preserve">hal-02108831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ADMM-Based Coordination and Control Strategy for PV and Storage to Dispatch Stochastic Prosumers: Theory and Experimental Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahul Gupta</w:t>
+                <w:t xml:space="preserve">Allocation of Frequency Control Reserve from Aggregated Resources of Active Distribution Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Kalantar-Neyestanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Bozorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Power Systems Computation Conference (PSCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-7</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108831v1</w:t>
+                <w:t xml:space="preserve">hal-02108838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation of Frequency Control Reserve from Aggregated Resources of Active Distribution Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispatch and clustering of ancillary services from distributed storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Power Systems Computation Conference (PSCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.1-8</w:t>
+              <w:t xml:space="preserve">20th Power Systems Computation Conference (PSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108838v1</w:t>
+                <w:t xml:space="preserve">hal-03168915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery Storage System Optimal Exploitation Through Physics-Based Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5121,51 +5121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Scolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,51 +5350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fabietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Gorecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,260 +5443,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Leveling and Dispatchability of a Medium Voltage Active Feeder through Battery Energy Storage Systems: Formulation of the Control Problem and Experimental Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Scale Deployment of PV Units in Existing Distribution Networks: Optimization of the Installation Layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Darulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelen Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart J Bartlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Ljubljana, Slovenia. pp.1-6</w:t>
+              <w:t xml:space="preserve">2016 Power Systems Computation Conference (PSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Genoa, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108799v1</w:t>
+                <w:t xml:space="preserve">hal-02108801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Deployment of PV Units in Existing Distribution Networks: Optimization of the Installation Layout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load Leveling and Dispatchability of a Medium Voltage Active Feeder through Battery Energy Storage Systems: Formulation of the Control Problem and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Namor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jana Darulova</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paolone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Power Systems Computation Conference (PSCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Genoa, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">2016 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ljubljana, Slovenia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108801v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Battery Energy Storage System Accounting for the Charge Redistribution Effect to Dispatch the Operation of a Medium Voltage Feeder</w:t>
               </w:r>
@@ -5708,51 +5708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Torregrossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Namor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6194,51 +6194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charitha Buddhika Heendeniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Medici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MINES ParisTech - Université PSL; SUPSI. 2022, pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6425,51 +6425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabriziosossan.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Mukherjee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enc2.12080" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3204150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03511839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Zuo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Yuan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zecchino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherkaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100496" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Gupta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2020.3015271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03511866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3092063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106766" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Namor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106340" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gupta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Massucco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pongiglione" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106660" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Nespoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Medici" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Lopatichki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106755" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106643" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Scolari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109076" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kalantar-Neyestanaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Bozorg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2956152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2791932" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Mahmood" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vanfretti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pignati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hooshyar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2792320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Reyes-Chamorro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2789937" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fabietti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gorecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.04.056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2714690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Christakou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liserre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2772181" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2715162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.06.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2018.2810781" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.09.030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2016.2600103" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03512017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Sovljanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9494812" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1680" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER48776.2020.9243122" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956055v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cassano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UPEC49904.2020.9209857" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116320v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Valenciano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Piero Schiapparelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Torregrossa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scolari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paolone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Magnone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108731v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Darulova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelen Kahl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Bartlett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90812-6_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Hatziargyriou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Skarvelis-Kazakos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Susanto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Offergeld" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitha Buddhika Heendeniya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabriziosossan.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Mukherjee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enc2.12080" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3204150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03511839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Zuo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Yuan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zecchino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherkaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100496" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Gupta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2020.3015271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03511866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3092063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Namor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106340" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Massucco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pongiglione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106660" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gupta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Nespoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Medici" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Lopatichki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106755" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106643" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106766" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kalantar-Neyestanaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Bozorg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2956152" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Scolari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2791932" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Mahmood" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vanfretti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pignati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hooshyar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2792320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Reyes-Chamorro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2789937" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fabietti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gorecki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.04.056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2714690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Christakou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liserre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2772181" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2715162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.06.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.09.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2016.2600103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2018.2810781" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03512017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Sovljanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9494812" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1680" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cassano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UPEC49904.2020.9209857" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER48776.2020.9243122" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116320v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Valenciano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Piero Schiapparelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Torregrossa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scolari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paolone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Magnone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108731v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108801v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Darulova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelen Kahl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Bartlett" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90812-6_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Hatziargyriou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Skarvelis-Kazakos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Susanto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Offergeld" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitha Buddhika Heendeniya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>