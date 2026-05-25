--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -981,650 +981,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Large Objects in CNN Based Object Detection Algorithms</w:t>
+                <w:t xml:space="preserve">MODEL ADJUSTED MATCHED FILTER FOR METHANE PLUME DETECTION ON PRISMA HYPERSPECTRAL IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ben Saad</w:t>
+                <w:t xml:space="preserve">E. Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Franchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/wacv57701.2024.00059⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.8000-8004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10640994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290988v1</w:t>
+                <w:t xml:space="preserve">hal-05074104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalized vs Diplomatic Annotation: A Case Study of Automatic Information Extraction from Handwritten Uruguayan Birth Certificates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting MIMO video restoration networks to low latency constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Anger</w:t>
+                <w:t xml:space="preserve">Valéry Dewil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seginus Mowlavi</w:t>
+                <w:t xml:space="preserve">Zhe Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gardella</w:t>
+                <w:t xml:space="preserve">Arnaud Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2024 Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70645-5_4⟩</w:t>
+              <w:t xml:space="preserve">The 35th British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Glasgow (Ecosse), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/2408.12439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769409v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo Pansharpening NeRF for Satellite Image Collections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Ehret</w:t>
+                <w:t xml:space="preserve">On the Importance of Large Objects in CNN Based Object Detection Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Marí</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, WAIKOLOA, HAWAII, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wacv57701.2024.00059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05073893v1</w:t>
+                <w:t xml:space="preserve">hal-04290988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL ADJUSTED MATCHED FILTER FOR METHANE PLUME DETECTION ON PRISMA HYPERSPECTRAL IMAGES</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normalized vs Diplomatic Annotation: A Case Study of Automatic Information Extraction from Handwritten Uruguayan Birth Certificates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Franchis</w:t>
+                <w:t xml:space="preserve">Natalia Bottaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Tarride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seginus Mowlavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10640994⟩</w:t>
+              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2024 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.40-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70645-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074104v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting MIMO video restoration networks to low latency constraints</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudo Pansharpening NeRF for Satellite Image Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nao Nicolas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Facciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marí</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 35th British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Glasgow (Ecosse), United Kingdom. </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.2650-2655, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/2408.12439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802230v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEVERAGING EDGE DETECTION AND NEURAL NETWORKS FOR BETTER UAV LOCALIZATION</w:t>
               </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2008,64 +2008,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Role of Alias and Band-Shift for Sentinel-2 Super-Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2119,291 +2119,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHANE PLUMES DETECTION ON PRISMA L1 IMAGES WITH THE ADJUSTED SPECTRAL MATCHED FILTER AND WIND DATA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Ehret</w:t>
+                <w:t xml:space="preserve">On The Potential of InSAR for Estimating Crude Oil Volume Changes From the Deformation of Storage Tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.7598-7601, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282211⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, CA, United States. pp.7993-7996, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497732v1</w:t>
+                <w:t xml:space="preserve">hal-04269407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Potential of InSAR for Estimating Crude Oil Volume Changes From the Deformation of Storage Tanks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo de Franchis</w:t>
+                <w:t xml:space="preserve">METHANE PLUMES DETECTION ON PRISMA L1 IMAGES WITH THE ADJUSTED SPECTRAL MATCHED FILTER AND WIND DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Grandin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Pasadena, CA, United States. pp.7993-7996, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.7598-7601, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269407v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handheld Burst Super-Resolution Meets Multi-Exposure Satellite Imagery</w:t>
               </w:r>
@@ -2500,399 +2500,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Date Earth Observation NeRF: The Detail Is in the Shadows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Marí</w:t>
+                <w:t xml:space="preserve">Machine Learning and Feature Extraction for Industrial Smoke Plumes Detection from Sentinel-2 Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Poucin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lajouanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Almeida Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00197⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, CA, United States. pp.6113-6116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290925v1</w:t>
+                <w:t xml:space="preserve">hal-04497731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Feature Extraction for Industrial Smoke Plumes Detection from Sentinel-2 Images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Facciolo</w:t>
+                <w:t xml:space="preserve">Video joint denoising and demosaicing with recurrent CNNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Dewil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Brandonisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2023 )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282662⟩</w:t>
+              <w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Waikoloa (Hawaii), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wacv56688.2023.00508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497731v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video joint denoising and demosaicing with recurrent CNNs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariano Rodríguez</w:t>
+                <w:t xml:space="preserve">Multi-Date Earth Observation NeRF: The Detail Is in the Shadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Ehret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Waikoloa (Hawaii), United States. </w:t>
+              <w:t xml:space="preserve">2023 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. pp.2035-2045, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/wacv56688.2023.00508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819067v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Blind Image Deblurring</w:t>
               </w:r>
@@ -2995,64 +2995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L1BSR: Exploiting Detector Overlap for Self-Supervised Single-Image Super-Resolution of Sentinel-2 L1B Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,77 +3333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Sentinel-1 IW Burst Stitching through Geolocation Error Correction Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,90 +3467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOMATIC METHANE PLUME QUANTIFICATION USING SENTINEL-2 TIME SERIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3623,51 +3623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3721,304 +3721,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sat-NeRF: Learning Multi-View Satellite Photogrammetry With Transient Objects and Shadow Modeling Using RPC Cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Marí</w:t>
+                <w:t xml:space="preserve">Self-Supervised Super-Resolution for Multi-Exposure Push-Frame Satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Ehret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, New Orleans, United States. pp.1310-1320, </w:t>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2022))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Nouvelle Orléans, LA, United States. pp.1848-1858, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52688.2022.00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877379v1</w:t>
+                <w:t xml:space="preserve">hal-04497740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Super-Resolution for Multi-Exposure Push-Frame Satellites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo Arias</w:t>
+                <w:t xml:space="preserve">Sat-NeRF: Learning Multi-View Satellite Photogrammetry With Transient Objects and Shadow Modeling Using RPC Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Ehret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2022))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Nouvelle Orléans, LA, United States. pp.1848-1858, </w:t>
+              <w:t xml:space="preserve">2022 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New Orleans, United States. pp.1310-1320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR52688.2022.00190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497740v1</w:t>
+                <w:t xml:space="preserve">hal-03877379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-supervision versus synthetic datasets: which is the lesser evil in the context of video denoising?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Dewil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,51 +4117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie d'Autume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4212,51 +4212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Contrastive Learning Methods and Applications to Roof-Type Classification on Aerial Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Drouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4346,103 +4346,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Methane Emissions Using Pattern Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.3773-3776, </w:t>
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4623,51 +4623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Registration Method for Satellite Image Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4727,77 +4727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CNN cloud detector for panchromatic satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,77 +4861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-supervised training for blind multi-frame video denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Dewil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Stockpile Volume Monitoring using Multi-view Stereo from SkySat Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Meinhardt-Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,51 +5372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D’autume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meinhardt-Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,321 +5470,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative radiometric normalization using several automatically chosen reference images for multi-sensor, multi-temporal series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Hessel</w:t>
+                <w:t xml:space="preserve">Robust estimation of local affine maps and its applications to image matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Facciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Musé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grompone von Gioi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Delon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-845-2020⟩</w:t>
+              <w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV ’20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Colorado, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV45572.2020.9093646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497750v1</w:t>
+                <w:t xml:space="preserve">hal-02156259v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of local affine maps and its applications to image matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariano Rodríguez</w:t>
+                <w:t xml:space="preserve">Relative radiometric normalization using several automatically chosen reference images for multi-sensor, multi-temporal series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grompone von Gioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Delon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV ’20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Colorado, United States. </w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice, France, France. pp.845-852, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WACV45572.2020.9093646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-845-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156259v3</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNN-assisted coverings in the space of tilts: best affine invariant performances with the speed of CNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Muse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t>
@@ -5991,51 +5991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Bundle Adjust or Not: A Comparison of Relative Geolocation Correction Strategies for Satellite Multi-View Stereo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Meinhardt-Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6121,51 +6121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chiberre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Meinhardt-Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6649,51 +6649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic and modular stereo pipeline for pushbroom images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Meinhardt-Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6945,51 +6945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhémar de Senneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7147,51 +7147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of dual-form networks for live land monitoring using multi-modal satellite image time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Dumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7323,51 +7323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust homography estimation from local affine maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7411,103 +7411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Pixel-Level Contrastive Learning by Leveraging Exogenous Depth Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Prokopetc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Kherroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7568,51 +7568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7630,77 +7630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COMPARATIVE STUDY OF DERAMPING TECHNIQUES FOR SENTINEL-1 TOPS IN THE CONTEXT OF INTERFEROMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7862,77 +7862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Rational Polynomial Camera Modelling for SAR and Pushbroom Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8008,51 +8008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tightening up methane plume source rate estimation in EnMAP and PRISMA images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,103 +8259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brief Evaluation of InSAR Phase Denoising and Coherence Estimation with Phi-Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.205-216. </w:t>
@@ -8861,77 +8861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Methane Plumes Detection in Time Series of SENTINEL-5P L1B Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8995,103 +8995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Unwrapping using a Joint CNN and SQD-LSTM Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Grandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.378-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9493,64 +9493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9727,51 +9727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video denoising by combining patch search and CNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9857,77 +9857,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of methane plumes in hyperspectral images from SENTINEL-5P by coupling anomaly detection and pattern recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10121,77 +10121,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Bundle Adjustment Methodology for Indirect RPC Model Refinement of Satellite Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Meinhardt-Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10251,51 +10251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast, nonlocal and neural: a lightweight high quality solution to image denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10498,51 +10498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIFT-AID: BOOSTING SIFT WITH AN AFFINE INVARIANT DESCRIPTOR BASED ON CONVOLUTIONAL NEURAL NETWORKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10861,51 +10861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude Refinement for Orbiting Pushbroom Cameras: a Simple Polynomial Fitting Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Meinhardt-Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11296,51 +11296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385950v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Amadei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Meinhardt-Llopis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bascle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Masquil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Savant Aira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mar&#237;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Ehret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bencheikh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dunitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie d'Autume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Armangeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv61041.2025.00703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adh&#233;mar de Senneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumelie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW69036.2025.00301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Marchesoni-Acland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Kherroubi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i13.33570" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544749v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Saad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Davy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv57701.2024.00059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bottaioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seginus Mowlavi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gardella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641439" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouerghi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ehret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meinhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Franchis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640994" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04802230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Dewil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Raad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/2408.12439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Di Piazza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bascle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nicollier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel Pic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groshenry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642856" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Long Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282805" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282211" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akiki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281704" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Lafenetre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eboli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvprw59228.2023.00199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00197" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Poucin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ouerghi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lajouanie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Almeida Rodrigues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282662" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Courtois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brandonisio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv56688.2023.00508" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00792" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvprw59228.2023.00195" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136427v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20068-7_40" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Gomez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Randall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00078" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9883116" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Truchis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzolini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Anger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883593" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00137" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52688.2022.00190" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00537" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835733v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884193" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Drouyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gavoille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaiffas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553778" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Facciolo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553897" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554479" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hessel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554786" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV48630.2021.00277" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352592v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss47720.2021.9554482" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00123" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554340" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;autume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meinhardt-Llopis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-427-2020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grompone von Gioi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-845-2020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156259v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV45572.2020.9093646" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191245" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Jin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW50498.2020.00265" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00274" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493725v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiberre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900179" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01344949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Morel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thiebaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Delvit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Facciolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01240855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pierazzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25751-8_43" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01240841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01240853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo De Franchis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Meinhardt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.29.90" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-49-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601455v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bournez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dumeur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851254v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Prokopetc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Yassine Ben Mabrouk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203943v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Costes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189163v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468184v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-4611-2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Magne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rekbi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.499" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.549" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150025v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Guo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieyong Zeng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2023.115330" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291023v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2023044" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136450v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.460" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291092v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Smith" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brendan Murphy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2022.2163707" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauvaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-147-2022" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838257v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.425" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Truchis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazzolini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;aspremont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c08575" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.435" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291108v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.405" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877399v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-1-2022-137-2022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497901v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.434" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150048v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00995-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2021-81-2021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497746v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.358" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877416v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.352" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521188v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2021.3099963" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189144v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Zalczer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chanas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guichard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.9.IQSP-370" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016010v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959765v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Briand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sanchez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2018.222" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01829646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thiebaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delvit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007836" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248399v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Greslou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.146" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01829625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Fedorov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coloma Ballester" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64870-5_22" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385950v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Amadei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Meinhardt-Llopis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bascle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Masquil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Savant Aira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mar&#237;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Ehret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bencheikh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dunitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie d'Autume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Armangeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv61041.2025.00703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adh&#233;mar de Senneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumelie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW69036.2025.00301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Marchesoni-Acland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Kherroubi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i13.33570" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544749v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouerghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ehret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meinhardt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Franchis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640994" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04802230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Dewil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Raad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/2408.12439" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Saad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Davy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv57701.2024.00059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bottaioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seginus Mowlavi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gardella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Di Piazza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bascle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nicollier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel Pic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groshenry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642856" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Long Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282805" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akiki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281704" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Morel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Lafenetre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eboli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvprw59228.2023.00199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Poucin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ouerghi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lajouanie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Almeida Rodrigues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282662" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Courtois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brandonisio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv56688.2023.00508" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00197" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00792" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvprw59228.2023.00195" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136427v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20068-7_40" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Gomez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Randall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00078" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9883116" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Truchis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzolini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Anger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883593" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52688.2022.00190" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00137" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00537" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835733v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884193" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Drouyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gavoille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaiffas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553778" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Facciolo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553897" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554479" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hessel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554786" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV48630.2021.00277" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352592v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss47720.2021.9554482" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00123" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554340" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;autume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meinhardt-Llopis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-427-2020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156259v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV45572.2020.9093646" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grompone von Gioi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-845-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191245" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Jin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW50498.2020.00265" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00274" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493725v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiberre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900179" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01344949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Morel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thiebaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Delvit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Facciolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01240855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pierazzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25751-8_43" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01240841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01240853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo De Franchis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Meinhardt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.29.90" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-49-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601455v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bournez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dumeur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851254v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Prokopetc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Yassine Ben Mabrouk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203943v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Costes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189163v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468184v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-4611-2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Magne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rekbi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.499" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.549" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150025v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Guo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieyong Zeng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2023.115330" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291023v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2023044" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136450v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.460" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291092v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Smith" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brendan Murphy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2022.2163707" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauvaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-147-2022" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838257v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.425" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Truchis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazzolini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;aspremont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c08575" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.435" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291108v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.405" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877399v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-1-2022-137-2022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497901v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.434" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150048v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00995-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2021-81-2021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497746v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.358" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877416v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.352" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521188v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2021.3099963" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189144v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Zalczer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chanas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guichard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.9.IQSP-370" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016010v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959765v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Briand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sanchez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2018.222" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01829646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thiebaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delvit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007836" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248399v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Greslou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.146" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01829625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Fedorov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coloma Ballester" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64870-5_22" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>