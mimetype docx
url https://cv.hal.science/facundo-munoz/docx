--- v0 (2026-03-14)
+++ v1 (2026-05-03)
@@ -322,286 +322,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nipah spillover risk and large-scale spatial modelling studies</w:t>
+                <w:t xml:space="preserve">Diversité des points de vue face à l’empreinte carbone de la recherche en partenariat avec les Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cappelle</w:t>
+                <w:t xml:space="preserve">Mariline Poupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facundo Munoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Élodie Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201789v1</w:t>
+                <w:t xml:space="preserve">hal-04722047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des points de vue face à l’empreinte carbone de la recherche en partenariat avec les Suds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nipah spillover risk and large-scale spatial modelling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Blanco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (5), pp.e353-e353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722047v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du risque de la fièvre de la vallée du rift au Sénégal : un service informationnel pour contribuer à la prévention des zoonoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathioro Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -793,325 +793,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Crimean‐Congo haemorrhagic fever tick vector Hyalomma marginatum in the south of France: Modelling its distribution and determination of factors influencing its establishment in a newly invaded area</w:t>
+                <w:t xml:space="preserve">The African swine fever modelling challenge: Model comparison and lessons learnt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madiou Thierno Bah</w:t>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+                <w:t xml:space="preserve">Servane Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Duhayon</w:t>
+                <w:t xml:space="preserve">Gert Jan Boender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.100615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.14578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689813v1</w:t>
+                <w:t xml:space="preserve">hal-03765381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The African swine fever modelling challenge: Model comparison and lessons learnt</w:t>
+                <w:t xml:space="preserve">The Crimean‐Congo haemorrhagic fever tick vector Hyalomma marginatum in the south of France: Modelling its distribution and determination of factors influencing its establishment in a newly invaded area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+                <w:t xml:space="preserve">Madiou Thierno Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Bareille</w:t>
+                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert Jan Boender</w:t>
+                <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.100615. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765381v1</w:t>
+                <w:t xml:space="preserve">hal-03689813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of probabilistic and mechanistic approaches for predicting the spread of African swine fever on Merry Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.J. Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1171,51 +1171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different kettles of fish: Varying patterns of antibiotic use on pig, chicken and fish farms in Lao PDR and implications for antimicrobial resistance strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariline Poupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Luce Goutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,567 +1299,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a participatory qualitative risk assessment to estimate the risk of introduction and spread of transboundary animal diseases in scarce‐data environments</w:t>
+                <w:t xml:space="preserve">Accounting for competition in multi-environment tree genetic evaluations: a case study with hybrid pines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Squarzoni‐diaw</w:t>
+                <w:t xml:space="preserve">Ector Belaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Arsevska</w:t>
+                <w:t xml:space="preserve">María Gauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Kalthoum</w:t>
+                <w:t xml:space="preserve">Cristian Schoffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pachka Hammami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamel Cherni</w:t>
+                <w:t xml:space="preserve">Nuno Borralho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13920⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-01015-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165741v1</w:t>
+                <w:t xml:space="preserve">hal-03116737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for competition in multi-environment tree genetic evaluations: a case study with hybrid pines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a participatory qualitative risk assessment to estimate the risk of introduction and spread of transboundary animal diseases in scarce‐data environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Squarzoni‐diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ector Belaber</w:t>
+                <w:t xml:space="preserve">Elena Arsevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Gauchat</w:t>
+                <w:t xml:space="preserve">Sana Kalthoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Schoffen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+                <w:t xml:space="preserve">Pachka Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Borralho</w:t>
+                <w:t xml:space="preserve">Jamel Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-01015-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116737v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa breeding must take into account the competitive value of cocoa trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caudou Inago Trebissou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon-Pierre Assanvo N’guetta</w:t>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126288⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255826v1</w:t>
+                <w:t xml:space="preserve">hal-03161705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+                <w:t xml:space="preserve">Cocoa breeding must take into account the competitive value of cocoa trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caudou Inago Trebissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gnion Tahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+                <w:t xml:space="preserve">Simon-Pierre Assanvo N’guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (40), </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03161705v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of zoning to guide management of foot and mouth disease in Tunisia</w:t>
               </w:r>
@@ -1871,77 +1871,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Mtaallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Squarzoni-Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Kalthoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bouguedour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69 (3), pp.1338-1348. </w:t>
@@ -2005,51 +2005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,801 +2107,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Culicoides abundance in mainland France: implications for surveillance</w:t>
+                <w:t xml:space="preserve">Deciphering hybrid larch reaction norms using random regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Villard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+                <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+                <w:t xml:space="preserve">Carl D. Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baldet</w:t>
+                <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lancelot</w:t>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3642-1⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.118.200697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620784v1</w:t>
+                <w:t xml:space="preserve">hal-02608280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of alternative spatial models in empirical Douglas-fir and simulated datasets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seroprevalence and molecular characterization of foot-and-mouth disease virus in Chad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arada Izzedine Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila K. Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0836-9⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vms3.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610771v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and molecular characterization of foot-and-mouth disease virus in Chad</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of alternative spatial models in empirical Douglas-fir and simulated datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Pablo Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vms3.206⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (2), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0836-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618530v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering hybrid larch reaction norms using random regression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Culicoides abundance in mainland France: implications for surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl D. Schlichting</w:t>
+                <w:t xml:space="preserve">Pierre Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gobin</w:t>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Thierry Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Millier</w:t>
+                <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.21-32. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.118.200697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3642-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608280v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culicoides Latreille in the sun: faunistic inventory of &lt;em&amp;gt;Culicoides&lt;/em&amp;gt; species (Diptera: Ceratopogonidae) in Mayotte (Comoros Archipelago, Indian Ocean)</w:t>
+                <w:t xml:space="preserve">Accounting for preferential sampling in species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Garros</w:t>
+                <w:t xml:space="preserve">Maria Grazia Pennino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karien Labuschagne</w:t>
+                <w:t xml:space="preserve">Iosu Paradinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dommergues</w:t>
+                <w:t xml:space="preserve">Janine B. Illian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’sa Ben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+                <w:t xml:space="preserve">José María Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.653-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3379-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620795v1</w:t>
+                <w:t xml:space="preserve">hal-05176779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for preferential sampling in species distribution models</w:t>
+                <w:t xml:space="preserve">Culicoides Latreille in the sun: faunistic inventory of &lt;em&amp;gt;Culicoides&lt;/em&amp;gt; species (Diptera: Ceratopogonidae) in Mayotte (Comoros Archipelago, Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Grazia Pennino</w:t>
+                <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iosu Paradinas</w:t>
+                <w:t xml:space="preserve">Karien Labuschagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine B. Illian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Facundo Munoz</w:t>
+                <w:t xml:space="preserve">Laure Dommergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María Bellido</w:t>
+                <w:t xml:space="preserve">M’sa Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.653-663. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.4789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3379-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176779v1</w:t>
+                <w:t xml:space="preserve">hal-02620795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typological analysis of public-private partnerships in the veterinary domain</w:t>
               </w:r>
@@ -2913,64 +2913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Galière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariline Poupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousry A El Kassaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3302,51 +3302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cost-Based Ripley's K Function to Assess Social Strategies in Settlement Patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Barcelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3393,90 +3393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid larch heterosis: for which traits and under which genetic control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3549,51 +3549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousry A. El-Kassaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,51 +3741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mudarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cirad. 2025, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3835,51 +3835,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian methods for the assessment of PPR immunity coverage. Training materials https://astre.gitlab.cirad.fr/training/serology-ppr-kano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3977,51 +3977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Manso-Silvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4098,51 +4098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Manso-Silvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4193,51 +4193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment on the between-farm spread of avian influenza in the French broiler and layer production networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,77 +4301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the spread-rate of epidemics. The case of African Swine Fever in wild boar populationsfrom Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alize Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4409,51 +4409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal model for the genetic resistance to ash-dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4491,103 +4491,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of phenotypic plasticity in the expression of hybrid larch heterosis - a case study using random regression modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Annual University of Michigan Early Career Scientists Symposium - Ecology and evolutionary biology of phenotypic plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t>
@@ -4767,109 +4767,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROLE OF PHENOTYPIC PLASTICITY IN THE EXPRESSION OF HYBRID LARCH HETEROSIS A CASE STUDY USING RANDOM REGRESSION MODELING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Rôle of phenotypic plasticity in the expression of hybrid larch heterosis. A case study using random regression modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Career Scientists Symposium on Phenotypic Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t>
@@ -5113,51 +5113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02F72EE3"/>
+    <w:nsid w:val="4BF5D9BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5344,51 +5344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/facundo-munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5061-4241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25034968X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7071-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-astre.cirad.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cirad.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Epizootiology" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/FAIR_data" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathioro Fall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbargou Lo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giacomini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Nah&#233; Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delabouglise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mesdour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/1880493" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiou Thierno Bah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14578" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100596" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Luce Goutard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannaphone Phouthana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz Viera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Squarzoni&#8208;diaw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kalthoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Cherni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13920" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ector Belaber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gauchat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Schoffen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borralho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-01015-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudou Inago Trebissou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gnion Tahi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Assanvo N&#8217;guetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126288" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Mtaallah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Squarzoni-Diaw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouguedour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3642-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pablo Cappa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0836-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila K. Gorna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.206" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karien Labuschagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;sa Ben" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3379-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Pennino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosu Paradinas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine B. Illian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Bellido" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4789" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gali&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dehove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cappa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A El Kassaby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N. Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V. Villalba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.03.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623741v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Villari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Enderle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Ghasemkhani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35770-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621421v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Negre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Barcelo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-017-9358-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1177-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627351v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P Cappa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A. El-Kassaby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-017-0725-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Chaieb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Petiot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mudarra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a73254e0d5850e48987d0a912740f6079a2745c0;origin=https://gitlab.cirad.fr/astre/training/serology-ppr-kano.git;visit=swh:1:snp:e4fefd5c20aed7caa26c9c8269ade439d01a852e;anchor=swh:1:rev:bb8c62935f146a15b4cedeed2e93ad30c5c0fda9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manso-Silvan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diallo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182810v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hautefeuille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Dauphin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Peyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alize Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594923v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schlichting" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557407v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/facundo-munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5061-4241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25034968X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7071-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-astre.cirad.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cirad.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Epizootiology" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/FAIR_data" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathioro Fall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbargou Lo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giacomini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Nah&#233; Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delabouglise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mesdour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/1880493" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiou Thierno Bah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14578" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100596" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Luce Goutard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannaphone Phouthana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz Viera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ector Belaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gauchat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Schoffen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borralho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-01015-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165741v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Squarzoni&#8208;diaw" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kalthoum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Cherni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255826v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudou Inago Trebissou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gnion Tahi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Assanvo N&#8217;guetta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126288" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Mtaallah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Squarzoni-Diaw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouguedour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila K. Gorna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.206" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pablo Cappa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0836-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3642-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Pennino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosu Paradinas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine B. Illian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Bellido" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4789" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karien Labuschagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;sa Ben" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3379-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gali&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dehove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cappa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A El Kassaby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N. Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V. Villalba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.03.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623741v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Villari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Enderle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Ghasemkhani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35770-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621421v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Negre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Barcelo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-017-9358-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1177-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627351v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P Cappa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A. El-Kassaby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-017-0725-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Chaieb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Petiot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mudarra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a73254e0d5850e48987d0a912740f6079a2745c0;origin=https://gitlab.cirad.fr/astre/training/serology-ppr-kano.git;visit=swh:1:snp:e4fefd5c20aed7caa26c9c8269ade439d01a852e;anchor=swh:1:rev:bb8c62935f146a15b4cedeed2e93ad30c5c0fda9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manso-Silvan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diallo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182810v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hautefeuille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Dauphin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Peyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alize Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594923v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schlichting" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557407v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>