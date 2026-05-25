--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25034968X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Cyydd-MAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/F-7071-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -177,110 +198,110 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mathematician and PhD in Statistics from the University of Valencia, Spain in 2013.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My research focuses on Bayesian methods and Spatial(-temporal) statistics applied to the interplay between life sciences and the environment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Held a postdoctoral position for 4 years at the French National Research Institute for Agriculture, Food and Environment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">INRAE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), working on Quantitative Genetics in forestry. I developed statistical models and software for the statistical analysis of forest genetic resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since october 2017, I work as a Biostatistician at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UMR ASTRE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in the French Agricultural Research and International Cooperation Organization (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Cirad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), working mainly on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">veterinary epidemiology</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. I also care about data management, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FAIR data</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, R programming, Reproducibility and Open Science.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -288,666 +309,666 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des points de vue face à l’empreinte carbone de la recherche en partenariat avec les Suds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing infection rates in field-collected Culicoides populations: Example of a large-scale study on bluetongue and epizootic hemorrhagic disease viruses in Culicoides species (Diptera: Ceratopogonidae) in Reunion Island, Indian ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Fache</w:t>
+                <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
+                <w:t xml:space="preserve">Yannick Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Antona</w:t>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Blanco</w:t>
+                <w:t xml:space="preserve">Floriane Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2025028⟩</w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mve.70082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722047v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nipah spillover risk and large-scale spatial modelling studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancet Planetary Health </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (5), pp.e353-e353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du risque de la fièvre de la vallée du rift au Sénégal : un service informationnel pour contribuer à la prévention des zoonoses</w:t>
+                <w:t xml:space="preserve">Diversité des points de vue face à l’empreinte carbone de la recherche en partenariat avec les Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Facundo Munoz</w:t>
+                <w:t xml:space="preserve">Mariline Poupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathioro Fall</w:t>
+                <w:t xml:space="preserve">Élodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbargou Lo</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bordier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183040v1</w:t>
+                <w:t xml:space="preserve">hal-04722047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the cattle and small ruminants trade network in Senegal and implication for the surveillance of animal diseases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie du risque de la fièvre de la vallée du rift au Sénégal : un service informationnel pour contribuer à la prévention des zoonoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Nahé Diouf</w:t>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Delabouglise</w:t>
+                <w:t xml:space="preserve">Mathioro Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Mesdour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mbargou Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.1-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181198v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The African swine fever modelling challenge: Model comparison and lessons learnt</w:t>
+                <w:t xml:space="preserve">Description of the cattle and small ruminants trade network in Senegal and implication for the surveillance of animal diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+                <w:t xml:space="preserve">Mamadou Ciss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+                <w:t xml:space="preserve">Alessandra Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Bareille</w:t>
+                <w:t xml:space="preserve">Mame Nahé Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+                <w:t xml:space="preserve">Alexis Delabouglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert Jan Boender</w:t>
+                <w:t xml:space="preserve">Asma Mesdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.100615. </w:t>
+              <w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.1880493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2023/1880493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765381v1</w:t>
+                <w:t xml:space="preserve">hal-05181198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Crimean‐Congo haemorrhagic fever tick vector Hyalomma marginatum in the south of France: Modelling its distribution and determination of factors influencing its establishment in a newly invaded area</w:t>
               </w:r>
@@ -1061,2611 +1082,2745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of probabilistic and mechanistic approaches for predicting the spread of African swine fever on Merry Island</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The African swine fever modelling challenge: Model comparison and lessons learnt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R.J. Pleydell</w:t>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrán Jori</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Jan Boender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40, pp.100596. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100596⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 40, pp.100615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735086v1</w:t>
+                <w:t xml:space="preserve">hal-03765381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different kettles of fish: Varying patterns of antibiotic use on pig, chicken and fish farms in Lao PDR and implications for antimicrobial resistance strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Facundo Muñoz Viera</w:t>
+                <w:t xml:space="preserve">A combination of probabilistic and mechanistic approaches for predicting the spread of African swine fever on Merry Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingo Caro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David R.J. Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrán Jori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.14766⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.100596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900146v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for competition in multi-environment tree genetic evaluations: a case study with hybrid pines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ector Belaber</w:t>
+                <w:t xml:space="preserve">Different kettles of fish: Varying patterns of antibiotic use on pig, chicken and fish farms in Lao PDR and implications for antimicrobial resistance strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline Poupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Gauchat</w:t>
+                <w:t xml:space="preserve">Flavie Luce Goutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Schoffen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+                <w:t xml:space="preserve">Vannaphone Phouthana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Borralho</w:t>
+                <w:t xml:space="preserve">Facundo Muñoz Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-01015-2⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (6), pp.3940-3951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116737v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a participatory qualitative risk assessment to estimate the risk of introduction and spread of transboundary animal diseases in scarce‐data environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Squarzoni‐diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Arsevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Kalthoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pachka Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tbed.13920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bailly</w:t>
+                <w:t xml:space="preserve">Accounting for competition in multi-environment tree genetic evaluations: a case study with hybrid pines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ector Belaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Gauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Schoffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Borralho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-01015-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03161705v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa breeding must take into account the competitive value of cocoa trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon-Pierre Assanvo N’guetta</w:t>
+                <w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126288⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03255826v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of zoning to guide management of foot and mouth disease in Tunisia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cocoa breeding must take into account the competitive value of cocoa trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Squarzoni-Diaw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sana Kalthoum</w:t>
+                <w:t xml:space="preserve">Caudou Inago Trebissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Bouguedour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+                <w:t xml:space="preserve">Mathias Gnion Tahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Pierre Assanvo N’guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.14101⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264567v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favorable Conditions for Genomic Evaluation to Outperform Classical Pedigree Evaluation Highlighted by a Proof-of-Concept Study in Poplar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Implementation of zoning to guide management of foot and mouth disease in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Mtaallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Squarzoni-Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kalthoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bouguedour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.581954⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (3), pp.1338-1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025048v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering hybrid larch reaction norms using random regression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Favorable Conditions for Genomic Evaluation to Outperform Classical Pedigree Evaluation Highlighted by a Proof-of-Concept Study in Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl D. Schlichting</w:t>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gobin</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Millier</w:t>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.21-32. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.118.200697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.581954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608280v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and molecular characterization of foot-and-mouth disease virus in Chad</w:t>
+                <w:t xml:space="preserve">Performance of alternative spatial models in empirical Douglas-fir and simulated datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arada Izzedine Abdel-Aziz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eduardo Pablo Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vms3.206⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (2), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0836-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618530v1</w:t>
+                <w:t xml:space="preserve">hal-02610771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of alternative spatial models in empirical Douglas-fir and simulated datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Pablo Cappa</w:t>
+                <w:t xml:space="preserve">Modeling Culicoides abundance in mainland France: implications for surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0836-9⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3642-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610771v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Culicoides abundance in mainland France: implications for surveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seroprevalence and molecular characterization of foot-and-mouth disease virus in Chad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arada Izzedine Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Villard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baldet</w:t>
+                <w:t xml:space="preserve">Kamila K. Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lancelot</w:t>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
+              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.114-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3642-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vms3.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620784v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for preferential sampling in species distribution models</w:t>
+                <w:t xml:space="preserve">Deciphering hybrid larch reaction norms using random regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Grazia Pennino</w:t>
+                <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iosu Paradinas</w:t>
+                <w:t xml:space="preserve">Carl D. Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine B. Illian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Facundo Munoz</w:t>
+                <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María Bellido</w:t>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4789⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.118.200697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176779v1</w:t>
+                <w:t xml:space="preserve">hal-02608280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culicoides Latreille in the sun: faunistic inventory of &lt;em&amp;gt;Culicoides&lt;/em&amp;gt; species (Diptera: Ceratopogonidae) in Mayotte (Comoros Archipelago, Indian Ocean)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for preferential sampling in species distribution models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karien Labuschagne</w:t>
+                <w:t xml:space="preserve">Maria Grazia Pennino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dommergues</w:t>
+                <w:t xml:space="preserve">Iosu Paradinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’sa Ben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+                <w:t xml:space="preserve">Janine B. Illian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3379-x⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.653-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620795v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typological analysis of public-private partnerships in the veterinary domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Galière</w:t>
+                <w:t xml:space="preserve">Culicoides Latreille in the sun: faunistic inventory of &lt;em&amp;gt;Culicoides&lt;/em&amp;gt; species (Diptera: Ceratopogonidae) in Mayotte (Comoros Archipelago, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Peyre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariline Poupaud</w:t>
+                <w:t xml:space="preserve">Karien Labuschagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dehove</w:t>
+                <w:t xml:space="preserve">Laure Dommergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’sa Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224079⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3379-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893222v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic-based multiple-trait evaluation in Eucalyptus grandis using dominant DArT markers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typological analysis of public-private partnerships in the veterinary domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousry A El Kassaby</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Margot Galière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin N. Garcia</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline Poupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela V. Villalba</w:t>
+                <w:t xml:space="preserve">Alain Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 271, pp.27-33. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621473v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced spectroscopy-based phenotyping offers a potential solution to the ash dieback epidemic</w:t>
+                <w:t xml:space="preserve">Genomic-based multiple-trait evaluation in Eucalyptus grandis using dominant DArT markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Villari</w:t>
+                <w:t xml:space="preserve">Eduardo Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+                <w:t xml:space="preserve">Yousry A El Kassaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmus Enderle</w:t>
+                <w:t xml:space="preserve">Martin N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Ghasemkhani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kirisits</w:t>
+                <w:t xml:space="preserve">Pamela V. Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-35770-0⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 271, pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623741v1</w:t>
+                <w:t xml:space="preserve">hal-02621473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cost-Based Ripley's K Function to Assess Social Strategies in Settlement Patterning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced spectroscopy-based phenotyping offers a potential solution to the ash dieback epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Villari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Negre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Facundo Munoz</w:t>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Barcelo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rasmus Enderle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Ghasemkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kirisits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-017-9358-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35770-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621421v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid larch heterosis: for which traits and under which genetic control?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Cost-Based Ripley's K Function to Assess Social Strategies in Settlement Patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Barcelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (3), pp.777 - 794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-017-9358-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-017-1177-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01604189v1</w:t>
+                <w:t xml:space="preserve">hal-02621421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hybrid larch heterosis: for which traits and under which genetic control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Millier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (5), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-017-1177-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Improving accuracy of breeding values by incorporating genomic information in spatial-competition mixed models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousry A. El-Kassaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela V. Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (10), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11032-017-0725-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3675,143 +3830,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points de divergence négative dans l'équation de diffusion pour la modélisation de capture des moustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mudarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cirad. 2025, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3821,113 +3976,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian methods for the assessment of PPR immunity coverage. Training materials https://astre.gitlab.cirad.fr/training/serology-ppr-kano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a73254e0d5850e48987d0a912740f6079a2745c0;origin=https://gitlab.cirad.fr/astre/training/serology-ppr-kano.git;visit=swh:1:snp:e4fefd5c20aed7caa26c9c8269ade439d01a852e;anchor=swh:1:rev:bb8c62935f146a15b4cedeed2e93ad30c5c0fda9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3937,694 +4092,694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation post-vaccinale contre la peste des petits ruminants (PPR) et la péripneumonie contagieuse bovine (PPCB) : Burkina Faso – Mali – Niger - Tchad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Manso-Silvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier agro-élevage pour la région de l'Afrique de l'Ouest (Agro-Vet CICR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Saly, Sénégal. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui dans la lutte contre la peste des petits ruminants et la péripneumonie contagieuse bovine au Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Manso-Silvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de haut-niveau sur le pastoralisme au Sahel et en Afrique de l’Ouest (Nouakchott+10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CILSS; Banque mondiale, Nov 2024, Nouakchott, Mauritanie. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment on the between-farm spread of avian influenza in the French broiler and layer production networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Goutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Veterinary Poultry Association Congress (WVPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WVPA, Sep 2023, Verona, Italy. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the spread-rate of epidemics. The case of African Swine Fever in wild boar populationsfrom Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alize Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de l'AESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Liège, Belgium. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal model for the genetic resistance to ash-dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIBASS València International Bayesian Analysis Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of phenotypic plasticity in the expression of hybrid larch heterosis - a case study using random regression modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Annual University of Michigan Early Career Scientists Symposium - Ecology and evolutionary biology of phenotypic plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4634,418 +4789,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced phenotyping using FT-IR distinguishes disease resistance in Fraxinus excelsior against Hymenoscyphus fraxineus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Villari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Enderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Ghasemkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kirisits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Workshop on the Genetics of Host-Parasite Interactions in Forestry—Tree Resistance to Insects and Diseases: Putting Promise into Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ashville, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle of phenotypic plasticity in the expression of hybrid larch heterosis. A case study using random regression modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Career Scientists Symposium on Phenotypic Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of FT-IR for rapid phenotyping of European ash resistance levels to ash dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Villari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Enderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Ghasemkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kirisits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 APS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, san antonio, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5113,51 +5268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BF5D9BE"/>
+    <w:nsid w:val="DA1A40F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5344,51 +5499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/facundo-munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5061-4241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25034968X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7071-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-astre.cirad.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cirad.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Epizootiology" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/FAIR_data" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathioro Fall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbargou Lo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giacomini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Nah&#233; Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delabouglise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mesdour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/1880493" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiou Thierno Bah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14578" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100596" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Luce Goutard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannaphone Phouthana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz Viera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ector Belaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gauchat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Schoffen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borralho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-01015-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165741v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Squarzoni&#8208;diaw" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kalthoum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Cherni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255826v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudou Inago Trebissou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gnion Tahi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Assanvo N&#8217;guetta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126288" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Mtaallah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Squarzoni-Diaw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouguedour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila K. Gorna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.206" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pablo Cappa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0836-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3642-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Pennino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosu Paradinas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine B. Illian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Bellido" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4789" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karien Labuschagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;sa Ben" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3379-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gali&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dehove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cappa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A El Kassaby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N. Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V. Villalba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.03.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623741v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Villari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Enderle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Ghasemkhani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35770-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621421v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Negre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Barcelo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-017-9358-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1177-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627351v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P Cappa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A. El-Kassaby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-017-0725-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Chaieb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Petiot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mudarra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a73254e0d5850e48987d0a912740f6079a2745c0;origin=https://gitlab.cirad.fr/astre/training/serology-ppr-kano.git;visit=swh:1:snp:e4fefd5c20aed7caa26c9c8269ade439d01a852e;anchor=swh:1:rev:bb8c62935f146a15b4cedeed2e93ad30c5c0fda9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manso-Silvan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diallo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182810v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hautefeuille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Dauphin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Peyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alize Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594923v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schlichting" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557407v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/facundo-munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5061-4241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25034968X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Cyydd-MAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7071-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-astre.cirad.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cirad.fr/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Epizootiology" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/FAIR_data" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grimaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.70082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathioro Fall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbargou Lo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bordier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giacomini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Nah&#233; Diouf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delabouglise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mesdour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/1880493" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiou Thierno Bah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14578" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100596" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Luce Goutard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannaphone Phouthana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz Viera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14766" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Squarzoni&#8208;diaw" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kalthoum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Cherni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13920" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ector Belaber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gauchat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Schoffen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borralho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-01015-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudou Inago Trebissou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gnion Tahi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Assanvo N&#8217;guetta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126288" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Mtaallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Squarzoni-Diaw" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouguedour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pablo Cappa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0836-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3642-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila K. Gorna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.206" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Pennino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosu Paradinas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine B. Illian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Bellido" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4789" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karien Labuschagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;sa Ben" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3379-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gali&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dehove" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224079" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cappa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A El Kassaby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N. Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V. Villalba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.03.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623741v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Villari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Enderle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Ghasemkhani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35770-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621421v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Negre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Barcelo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-017-9358-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1177-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627351v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P Cappa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A. El-Kassaby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-017-0725-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084285v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Chaieb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Petiot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mudarra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a73254e0d5850e48987d0a912740f6079a2745c0;origin=https://gitlab.cirad.fr/astre/training/serology-ppr-kano.git;visit=swh:1:snp:e4fefd5c20aed7caa26c9c8269ade439d01a852e;anchor=swh:1:rev:bb8c62935f146a15b4cedeed2e93ad30c5c0fda9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manso-Silvan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diallo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hautefeuille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Dauphin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Peyre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alize Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569509v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594923v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schlichting" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557407v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484780v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>