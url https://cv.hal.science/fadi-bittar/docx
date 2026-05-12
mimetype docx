--- v0 (2026-03-21)
+++ v1 (2026-05-12)
@@ -1900,853 +1900,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome and description of Chryseobacterium phocaeense sp. nov.: a new bacterial species isolated from the sputum of a cystic fibrosis patient</w:t>
+                <w:t xml:space="preserve">Blastocystis Colonization Is Associated with Increased Diversity and Altered Gut Bacterial Communities in Healthy Malian Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Abou Abdallah</w:t>
+                <w:t xml:space="preserve">Aly Kodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Okdah</w:t>
+                <w:t xml:space="preserve">Drissa Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bou Khalil</w:t>
+                <w:t xml:space="preserve">Abdoulaye Kassoum Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Anani</w:t>
+                <w:t xml:space="preserve">Salimata Konate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
+                <w:t xml:space="preserve">Safiatou Doumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (12), pp.649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00203-019-01704-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7120649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263553v1</w:t>
+                <w:t xml:space="preserve">hal-02454474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blastocystis Colonization Is Associated with Increased Diversity and Altered Gut Bacterial Communities in Healthy Malian Children</w:t>
+                <w:t xml:space="preserve">Draft genome and description of Chryseobacterium phocaeense sp. nov.: a new bacterial species isolated from the sputum of a cystic fibrosis patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aly Kodio</w:t>
+                <w:t xml:space="preserve">Rita Abou Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drissa Coulibaly</w:t>
+                <w:t xml:space="preserve">Liliane Okdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Kassoum Koné</w:t>
+                <w:t xml:space="preserve">Jacques Bou Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salimata Konate</w:t>
+                <w:t xml:space="preserve">Hussein Anani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safiatou Doumbo</w:t>
+                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (12), pp.649. </w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7120649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00203-019-01704-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454474v1</w:t>
+                <w:t xml:space="preserve">hal-02263553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoenicibacter congonensis gen. nov., sp. nov., a new genus isolated from the human gut and its description using a taxonogenomic approach</w:t>
+                <w:t xml:space="preserve">Noncontiguous finished genome sequence and description of Raoultibacter massiliensis gen. nov., sp. nov. and Raoultibacter timonensis sp. nov, two new bacterial species isolated from the human gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sory Ibrahima Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Melhem Bilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Beye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descartes Mbogning Fonkou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Di Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 112 (5), pp.775-784. </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.e00758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10482-018-01211-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263646v1</w:t>
+                <w:t xml:space="preserve">hal-02262558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncontiguous finished genome sequence and description of Raoultibacter massiliensis gen. nov., sp. nov. and Raoultibacter timonensis sp. nov, two new bacterial species isolated from the human gut</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro polymyxin activity against clinical multidrug-resistant fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.758⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-019-0521-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262558v1</w:t>
+                <w:t xml:space="preserve">hal-02159425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro polymyxin activity against clinical multidrug-resistant fungi</w:t>
+                <w:t xml:space="preserve">Repurposing of ribavirin as an adjunct therapy against invasive Candida strains: In vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ranque</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Bittar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-019-0521-7⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00263-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159425v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurposing of ribavirin as an adjunct therapy against invasive Candida strains: In vitro study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phoenicibacter congonensis gen. nov., sp. nov., a new genus isolated from the human gut and its description using a taxonogenomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem Bilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descartes Mbogning Fonkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Di Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (5), pp.775-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00263-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10482-018-01211-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263610v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome and description of Cohnella massiliensis sp. nov., a new bacterial species isolated from the blood culture of a hemodialysis patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Abou Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bou Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2823,64 +2823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonogenomics description of Parabacteroides timonensis sp. nov. isolated from a human stool sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melhem Bilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descartes Mbogning Fonkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Khelaifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,51 +3381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Beye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sory Ibrahima Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Khelaifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3483,295 +3483,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome and Description of Eisenbergiella massiliensis Strain AT11(T): A New Species Isolated from Human Feces After Bariatric Surgery</w:t>
+                <w:t xml:space="preserve">Metabarcoding analysis of eukaryotic microbiota in the gut of HIV-infected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou H. Togo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Awa Diop</w:t>
+                <w:t xml:space="preserve">Ibrahim Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Abou Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Million</w:t>
+                <w:t xml:space="preserve">Isabelle Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie M. Maraninchi</w:t>
+                <w:t xml:space="preserve">Saadia Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+                <w:t xml:space="preserve">Herve Tissot-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (10), pp.1274-1281. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00284-018-1520-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910318v1</w:t>
+                <w:t xml:space="preserve">hal-01765832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding analysis of eukaryotic microbiota in the gut of HIV-infected patients</w:t>
+                <w:t xml:space="preserve">Draft Genome and Description of Eisenbergiella massiliensis Strain AT11(T): A New Species Isolated from Human Feces After Bariatric Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Hamad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Abou Abdallah</w:t>
+                <w:t xml:space="preserve">Amadou H. Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ravaux</w:t>
+                <w:t xml:space="preserve">Matthieu Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadia Mokhtari</w:t>
+                <w:t xml:space="preserve">Marie M. Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Tissot-Dupont</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (1), </w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (10), pp.1274-1281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00284-018-1520-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765832v1</w:t>
+                <w:t xml:space="preserve">hal-01910318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Real-Time Polymerase Chain Reaction Assays for the Detection of 20 Gastrointestinal Parasites in Clinical Samples from Senegal</w:t>
               </w:r>
@@ -4025,51 +4025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many More Microbes in Humans: Enlarging the Microbiome Repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culturomics and Amplicon-based Metagenomic Approaches for the Study of Fungal Population in Human Gut Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,51 +4293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of Chryseobacterium timonianum sp nov., isolated from a patient with pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Abou Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cimmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,51 +4440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repertoire of human gut microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4776,995 +4776,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerococcus rubiinfantis sp nov., isolated from the gut microbiota of a Senegalese infant with severe acute malnutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culture of previously uncultured members of the human gut microbiota by culturomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Khelaifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Tidjani Alou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Ndongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niokhor Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2016.06.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455591v1</w:t>
+                <w:t xml:space="preserve">hal-01453324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of previously uncultured members of the human gut microbiota by culturomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+                <w:t xml:space="preserve">Anaerococcus rubiinfantis sp nov., isolated from the gut microbiota of a Senegalese infant with severe acute malnutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Tidjani Alou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Khelaifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Niokhor Dione</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (12), </w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.85-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453324v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseillibacter massiliensis gen. nov., sp. nov., a new bacterial genus isolated from the human gut.</w:t>
+                <w:t xml:space="preserve">Noncontiguous finished genome sequence and description of Fusobacterium massiliense sp. nov. isolated from human duodenum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ndongo</w:t>
+                <w:t xml:space="preserve">M Mailhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Davide Ricaboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégory Dubourg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Microbes and New Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16, pp.30-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2016.12.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 16, pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474968v1</w:t>
+                <w:t xml:space="preserve">hal-01475451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncontiguous finished genome sequence and description of Fusobacterium massiliense sp. nov. isolated from human duodenum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Ricaboni</w:t>
+                <w:t xml:space="preserve">Non contiguous-finished genome sequence and description of Microbacterium gorillae sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vitton</w:t>
+                <w:t xml:space="preserve">Jaishriram Rathored</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benezech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dubourg</w:t>
+                <w:t xml:space="preserve">Mamadou Bhoye Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2016.12.003⟩</w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-016-0152-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475451v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non contiguous-finished genome sequence and description of Microbacterium gorillae sp. nov.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marseillibacter massiliensis gen. nov., sp. nov., a new bacterial genus isolated from the human gut.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Bhoye Keita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Michelle</w:t>
+                <w:t xml:space="preserve">S Ndongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.30-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-016-0152-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478559v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Clostridium massiliodielmoense’, a new species isolated from the human gut microbiota</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
+                <w:t xml:space="preserve">Evaluation of a new extraction protocol for yeast identification by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gouriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Ghiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tissot Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2016.05.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478544v1</w:t>
+                <w:t xml:space="preserve">hal-01478536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new extraction protocol for yeast identification by mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Couderc</w:t>
+                <w:t xml:space="preserve">‘Clostridium massiliodielmoense’, a new species isolated from the human gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Tidjani Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tissot Dupont</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Khelaifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 129, pp.61-65. </w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.27 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478536v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild Gorillas as a Potential Reservoir of Leishmania major</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Lise Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5893,51 +5893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehmida Bibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhamodharan Ramasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esam I. Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6122,51 +6122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Bastien et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Lise Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6256,77 +6256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-contiguous finished genome sequence and description of Gorillibacterium massiliense gen. nov, sp. nov., a new member of the family Paenibacillaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Bhoye Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshan Padhmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6384,455 +6384,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Termites and Other Insects Consumed by African Great Apes using Molecular Fecal Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Hamad</w:t>
+                <w:t xml:space="preserve">Gorilla gorilla gorilla gut: a potential reservoir of pathogenic bacteria as revealed using culturomics and molecular tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou B. Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep04478⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 4 (7174 ), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep07174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478646v1</w:t>
+                <w:t xml:space="preserve">hal-01241992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorilla gorilla gorilla gut: a potential reservoir of pathogenic bacteria as revealed using culturomics and molecular tools</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Peeters</w:t>
+                <w:t xml:space="preserve">Non-contiguous finished genome sequence and description of Paenibacillus gorillae sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Bhoye Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshan Padhmananabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep07174⟩</w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.1031 - 1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4056/sigs.5189179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241992v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contiguous finished genome sequence and description of Paenibacillus gorillae sp. nov.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Robert</w:t>
+                <w:t xml:space="preserve">Detection of Termites and Other Insects Consumed by African Great Apes using Molecular Fecal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.1031 - 1045. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4056/sigs.5189179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep04478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478628v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking in apes as a source of human pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou B. Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Bittar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6879,64 +6879,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenic Eukaryotes in Gut Microbiota of Western Lowland Gorillas as Revealed by Molecular Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou B. Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7147,51 +7147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-contiguous finished genome sequence and description of Bacillus massiliogorillae sp. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Bhoye Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydina M. Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7199,51 +7199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.93 - 105. </w:t>
@@ -7275,278 +7275,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Detection of Microorganisms in Distal Airways of Patients Undergoing Lung Cancer Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Benoit d'Journo</w:t>
+                <w:t xml:space="preserve">Molecular Detection of Eukaryotes in a Single Human Stool Sample from Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Bittar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2011.09.049⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478660v1</w:t>
+                <w:t xml:space="preserve">hal-01478657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Detection of Eukaryotes in a Single Human Stool Sample from Senegal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Molecular Detection of Microorganisms in Distal Airways of Patients Undergoing Lung Cancer Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Benoit d'Journo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Bittar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Trousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Gaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doddoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (7), </w:t>
+              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (2), pp.413-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2011.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478657v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nocardia farcinica lung infection in a patient with cystic fibrosis: a case report</w:t>
               </w:r>
@@ -8919,51 +8919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04965597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Nawfal Dagher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hadjadj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Bittar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fenianos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abdo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.11.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Razzouk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Azour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2025.06.024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Ndongo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Beye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Labas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Di Pinto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-024-04146-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maatouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Merhej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11081933" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04155452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051231" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030602" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pinault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105446" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754522v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Naud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cmr.00140-21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Zerrouki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid&#8208;ahmed Rebiahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Elhabiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel&#8208;eddine Benhaddouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03636728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00898-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03636811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamiharimamy Rajaonison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zgheib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Haddad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01069-21" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Yousfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cassagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.01.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03141598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Abdillah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ranque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040350" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02502401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Labas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-020-01834-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abou Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Okdah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bou Khalil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Anani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01704-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02454474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Kodio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Coulibaly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kassoum Kon&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Konate" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Doumbo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120649" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Bilen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descartes Mbogning Fonkou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caputo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thien Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-018-01211-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sory Ibrahima Traore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.758" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0521-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00263-19" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Andrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Tomei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1612-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3300-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawisa Jiyipong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01435-17" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Diop" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-017-1402-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Seck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.535" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou H. Togo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Million" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Maraninchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-018-1520-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hamad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ravaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Mokhtari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tissot-Dupont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191913" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Sow" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadime Sylla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ndiaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0781" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziena Elsawi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamidou Togo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.458" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Charrel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix404" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esam I. Azhar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yasir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif A. Jiman-Fatani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17132-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cimmino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-017-0885-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hugon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2016.06.020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Tahir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barr&#233;-Cardi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Dahmani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2017.01.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729790v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.10.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455591v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tidjani Alou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2016.06.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453324v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niokhor Dione" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.203" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474968v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ndongo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dubourg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2016.12.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mailhe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ricaboni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benezech" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2016.12.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478559v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaishriram Rathored" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bhoye Keita" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-016-0152-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478544v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2016.05.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gouriet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ghiab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Couderc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tissot Dupont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.08.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478638v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Forestier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Peeters" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaporte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu380" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478581v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmida Bibi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhamodharan Ramasamy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0024-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mourembou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Lekana-Douki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Ndjoyi Mbiguino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji Nzondo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004155" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Greub" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv130" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Padhmanabhan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4056/sigs.5199182" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478646v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04478" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01241992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou B. Keita" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07174" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478628v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Padhmananabhan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4056/sigs.5189179" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2014.09.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06417" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478651v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Sharma" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina M Diene" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thibeaut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-97" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478647v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina M. Diene" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4056/sigs.4388124" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit d'Journo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trousse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaillat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doddoli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2011.09.049" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040888" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478680v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stremler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Audi&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sarles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-1947-4-84" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478672v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1608.100193" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-4-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556340v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Ouchenane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Smati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2009.03.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478698v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leydier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Toro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1406.071355" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thomas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boniface" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1406.071236" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477648v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002908" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478694v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Menuet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-1947-2-373" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051446v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Vo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Isber" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04965597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Nawfal Dagher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hadjadj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Bittar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fenianos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abdo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.11.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Razzouk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Azour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2025.06.024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Ndongo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Beye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Labas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Di Pinto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-024-04146-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maatouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Merhej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11081933" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04155452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051231" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030602" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pinault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105446" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754522v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Naud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cmr.00140-21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Zerrouki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid&#8208;ahmed Rebiahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Elhabiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel&#8208;eddine Benhaddouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03636728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00898-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03636811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamiharimamy Rajaonison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zgheib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Haddad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01069-21" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Yousfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cassagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.01.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03141598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Abdillah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ranque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040350" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02502401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Labas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-020-01834-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02454474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Kodio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Coulibaly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kassoum Kon&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Konate" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Doumbo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abou Abdallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Okdah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bou Khalil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Anani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01704-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sory Ibrahima Traore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Bilen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descartes Mbogning Fonkou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.758" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0521-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00263-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caputo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thien Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-018-01211-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Andrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Tomei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1612-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3300-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawisa Jiyipong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01435-17" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Diop" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-017-1402-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Seck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.535" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hamad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ravaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Mokhtari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tissot-Dupont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191913" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou H. Togo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Million" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Maraninchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-018-1520-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Sow" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadime Sylla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ndiaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0781" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziena Elsawi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamidou Togo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.458" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Charrel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix404" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esam I. Azhar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yasir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif A. Jiman-Fatani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17132-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cimmino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-017-0885-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hugon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2016.06.020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Tahir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barr&#233;-Cardi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Dahmani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2017.01.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729790v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.10.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tidjani Alou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niokhor Dione" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.203" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2016.06.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mailhe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ricaboni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benezech" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dubourg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2016.12.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaishriram Rathored" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bhoye Keita" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-016-0152-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474968v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ndongo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2016.12.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478536v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gouriet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ghiab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Couderc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tissot Dupont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.08.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478544v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2016.05.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478638v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Forestier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Peeters" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaporte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu380" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478581v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmida Bibi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhamodharan Ramasamy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0024-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mourembou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Lekana-Douki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Ndjoyi Mbiguino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji Nzondo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004155" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Greub" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv130" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Padhmanabhan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4056/sigs.5199182" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01241992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou B. Keita" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07174" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478628v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Padhmananabhan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4056/sigs.5189179" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04478" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2014.09.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06417" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478651v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Sharma" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina M Diene" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thibeaut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-97" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478647v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina M. Diene" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4056/sigs.4388124" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040888" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478660v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit d'Journo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trousse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaillat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doddoli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2011.09.049" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478680v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stremler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Audi&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sarles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-1947-4-84" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478672v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1608.100193" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-4-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556340v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Ouchenane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Smati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2009.03.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478698v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leydier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Toro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1406.071355" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thomas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boniface" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1406.071236" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477648v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002908" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478694v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Menuet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-1947-2-373" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051446v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Vo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Isber" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>