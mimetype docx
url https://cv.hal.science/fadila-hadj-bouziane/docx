--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -866,563 +866,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t>
+                <w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
+                <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237943v1</w:t>
+                <w:t xml:space="preserve">hal-04237941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t>
+                <w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Verstraete</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Gandaux</w:t>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237941v1</w:t>
+                <w:t xml:space="preserve">hal-04237943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomoxetine and Reward size equally improve task engagement and perceptual decisions but differently affect movement execution</w:t>
+                <w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Kaduk</w:t>
+                <w:t xml:space="preserve">Bertrand Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Henry</w:t>
+                <w:t xml:space="preserve">C. Nico Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Guitton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Thura</w:t>
+                <w:t xml:space="preserve">Leonardo Chelazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2023.109736⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (18), pp.6439-6458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286752v1</w:t>
+                <w:t xml:space="preserve">hal-04310545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomoxetine and Reward size equally improve task engagement and perceptual decisions but differently affect movement execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Kaduk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beffara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
+                <w:t xml:space="preserve">Jerome Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nico Boehler</w:t>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Chelazzi</w:t>
+                <w:t xml:space="preserve">David Thura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (18), pp.6439-6458. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.109736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.26520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2023.109736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310545v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple routes of communication within the amygdala-mPFC network: A comparative approach in humans and macaques</w:t>
               </w:r>
@@ -1506,550 +1506,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal space regulation is affected by unilateral temporal lesions beyond the amygdala</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Dureux</w:t>
+                <w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zigiotto</w:t>
+                <w:t xml:space="preserve">F Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Sarubbo</w:t>
+                <w:t xml:space="preserve">S. Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nico Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Desoche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+                <w:t xml:space="preserve">L Chelazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/texcom/tgac031⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806226v1</w:t>
+                <w:t xml:space="preserve">hal-03738046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward next-generation primate neuroscience: A collaboration-based strategic plan for integrative neuroimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulated proximity enhances perceptual and physiological responses to emotional facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena V Bogdanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Milham</w:t>
+                <w:t xml:space="preserve">Volodymyr B Bogdanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Petkov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luke E Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2021.10.015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03587-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800370v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated proximity enhances perceptual and physiological responses to emotional facial expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal space regulation is affected by unilateral temporal lesions beyond the amygdala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zigiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Sarubbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena V Bogdanova</w:t>
+                <w:t xml:space="preserve">Clément Desoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr B Bogdanov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03587-z⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (3), pp.tgac031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/texcom/tgac031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575519v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beffara</w:t>
+                <w:t xml:space="preserve">Toward next-generation primate neuroscience: A collaboration-based strategic plan for integrative neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Milham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hadj-Bouziane</w:t>
+                <w:t xml:space="preserve">Chris Petkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Hamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Nico Boehler</w:t>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Chelazzi</w:t>
+                <w:t xml:space="preserve">Henry Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (1), pp.16-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2021.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03738046v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t>
               </w:r>
@@ -2169,51 +2169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the role of noradrenaline in effortful decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Kaduk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2388,559 +2388,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Peripersonal Space in a social world</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single-Case Neuropsychological Assessment of a Patient with a Posterior Parietal Lesion Using Behavioral Testing and Resting-State fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.05.005⟩</w:t>
+              <w:t xml:space="preserve">OBM Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05 (03), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21926/obm.neurobiol.2103105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375673v1</w:t>
+                <w:t xml:space="preserve">hal-03377123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Case Neuropsychological Assessment of a Patient with a Posterior Parietal Lesion Using Behavioral Testing and Resting-State fMRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Reilly</w:t>
+                <w:t xml:space="preserve">Chimpanzee histology and functional brain imaging show that the paracingulate sulcus is not human-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Novek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OBM Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21926/obm.neurobiol.2103105⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01571-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377123v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzee histology and functional brain imaging show that the paracingulate sulcus is not human-specific</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Giacometti</w:t>
+                <w:t xml:space="preserve">Atomoxetine modulates the contribution of low-level signals during free viewing of natural images in rhesus monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvio Blini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01571-3⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182, pp.108377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364138v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomoxetine modulates the contribution of low-level signals during free viewing of natural images in rhesus monkeys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Peripersonal Space in a social world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Bogdanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Bogdanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 182, pp.108377. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.28-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997514v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t>
               </w:r>
@@ -3073,90 +3073,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close facial emotions enhance physiological responses and facilitate perceptual discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Blini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Clara Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Bogdanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 138, pp.40-58. </w:t>
@@ -3233,51 +3233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Dal Bò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Strappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Milham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher I Petkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3462,90 +3462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the vestibular system in value attribution to positive and negative reinforcers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Blini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tilikete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Chelazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3726,51 +3726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomoxetine modulates the relationship between perceptual abilities and response bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3778,51 +3778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3886,51 +3886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Froesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,412 +3988,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of the vestibular system in motivation and reward-based attention</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adding methylphenidate to prism-adaptation improves outcome in neglect patients. A randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 103, pp.82-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.02.009⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 106, pp.288--298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013696v1</w:t>
+                <w:t xml:space="preserve">hal-01919568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the role of the vestibular system in motivation and reward-based attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvio Blini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103, pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326351v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding methylphenidate to prism-adaptation improves outcome in neglect patients. A randomized clinical trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
+                <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Milham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Roux</w:t>
+                <w:t xml:space="preserve">Lei Ai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Nash</w:t>
+                <w:t xml:space="preserve">Bonhwang Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bar</w:t>
+                <w:t xml:space="preserve">Ting Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106, pp.288--298. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919568v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
               </w:r>
@@ -4509,64 +4509,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind the Depth: Visual Perception of Shapes Is Better in Peripersonal Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Blini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4767,347 +4767,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Norepinephrine Transmission Triggers Flexible Reconfiguration of Brain Networks at Rest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facial Expressions Evoke Differential Neural Coupling in Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalyn Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ungerleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alumit Ishai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw262⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.bhv345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013713v1</w:t>
+                <w:t xml:space="preserve">hal-03013721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Expressions Evoke Differential Neural Coupling in Macaques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boosting Norepinephrine Transmission Triggers Flexible Reconfiguration of Brain Networks at Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.bhv345. </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013721v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could LC-NE-Dependent Adjustment of Neural Gain Drive Functional Brain Network Reorganization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5282,287 +5282,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Facilitation of Cognition in Rhesus Monkeys: Audience Vs. Coaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Guedj</w:t>
+                <w:t xml:space="preserve">Hierarchical Encoding of Social Cues in Primate Inferior Temporal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyse Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ungerleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00328⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (9), pp.3036-3045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013728v1</w:t>
+                <w:t xml:space="preserve">hal-03014504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Encoding of Social Cues in Primate Inferior Temporal Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elyse Morin</w:t>
+                <w:t xml:space="preserve">Social Facilitation of Cognition in Rhesus Monkeys: Audience Vs. Coaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrew Bell</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (9), pp.3036-3045. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014504v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin modulates fMRI responses to facial expression in macaques</w:t>
               </w:r>
@@ -5708,51 +5708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.e89825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5946,51 +5946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislène Gardechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6106,51 +6106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Ungerleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (6), pp.1565-1578. </w:t>
@@ -6508,51 +6508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6960,370 +6960,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand Modulation of Visual, Preparatory, and Saccadic Activity in the Monkey Frontal Eye Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between Functional Magnetic Resonance Imaging-Identified Regions and Neuronal Category Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thura</w:t>
+                <w:t xml:space="preserve">N. Malecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boussaoud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Tootell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (4), pp.853-864. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (34), pp.12229-12240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhq149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5865-10.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014742v1</w:t>
+                <w:t xml:space="preserve">hal-03014732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Functional Magnetic Resonance Imaging-Identified Regions and Neuronal Category Selectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hand Modulation of Visual, Preparatory, and Saccadic Activity in the Monkey Frontal Eye Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Malecek</w:t>
+                <w:t xml:space="preserve">D. Thura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
+                <w:t xml:space="preserve">M. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tootell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Boussaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (34), pp.12229-12240. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.853-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5865-10.2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhq149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014732v1</w:t>
+                <w:t xml:space="preserve">hal-03014742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand Modulation of Visual, Preparatory, and Saccadic Activity in the Monkey Frontal Eye Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (4), pp.853-864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhq149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905997v1</w:t>
@@ -7334,51 +7334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Representations in the Temporal Cortex of Monkeys and Humans as Revealed by Functional Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,51 +7386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Frihauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Tootell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Ungerleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 101 (2), pp.688-700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7458,286 +7458,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand position modulates saccadic activity in the frontal eye field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Driss Boussaoud</w:t>
+                <w:t xml:space="preserve">Perception of emotional expressions is independent of face selectivity in monkey inferior temporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Knusten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ungerleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tootell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2007.07.035⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (14), pp.5591-5596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0800489105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905999v1</w:t>
+                <w:t xml:space="preserve">hal-03014758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of emotional expressions is independent of face selectivity in monkey inferior temporal cortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Tootell</w:t>
+                <w:t xml:space="preserve">Hand position modulates saccadic activity in the frontal eye field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 186 (1), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2007.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0800489105⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014758v1</w:t>
+                <w:t xml:space="preserve">hal-02905999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional visuo-motor learning and dimension reduction</w:t>
               </w:r>
@@ -7749,51 +7749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Coquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7939,475 +7939,475 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcranial ultrasound neuromodulation induces metabolic and resting-state changes in amygdala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Claron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Manickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Morel-Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C R E Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FENS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Charts for the Rhesus Macaque Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alldritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S.B. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vos de Wael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bethlehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Seidlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364145v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05136208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8425,77 +8425,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close is better: visual perception in peripersonal space. In: The Peripersonal Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Blini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8818,51 +8818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Saleri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bogdanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.06.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Avidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Turchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Behrmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaduk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guitton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2023.109736" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacometti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2023.100103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zigiotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Sarubbo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgac031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03575519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena V Bogdanova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr B Bogdanov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03587-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001545" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita N Turchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34451-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.05.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Novek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01571-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clara Grandi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.01.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pitzalis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dal B&#242;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Strappini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02293-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05336-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.02.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Nash" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.03.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375852v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618795679" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw262" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013721v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Moran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alumit Ishai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv345" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4328015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hynaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fradin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv067" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00328" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014504v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Morin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stokes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu099" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Jones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Averbeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508097112" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089825" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dal Monte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Knutson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pardini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.04.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisl&#232;ne Gardechaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hynaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.09.068" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014621v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tanzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bht007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014579v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00351" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014530v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kriegeskorte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-M. Luh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4180-12.2013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boussaoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00127" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014725v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrides" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.10.058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Z3M7G1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gothard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218406109" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Furl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Averbeck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ungerleider" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1992-12.2012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014742v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thura" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boussaoud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhq149" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malecek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tootell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5865-10.2011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014754v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Frihauf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tootell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.90657.2008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905999v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.07.035" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B490LTM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014758v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Knusten" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0800489105" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014769v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-005-0028-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R4K3B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1592-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8397F662CC85BCD002875E71E754989422D92E46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136208v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manickam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel-Latour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R E Wilson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954850v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198851738.003.0003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006160v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Saleri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bogdanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.06.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Avidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Turchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Behrmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaduk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guitton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2023.109736" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacometti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2023.100103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03575519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena V Bogdanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr B Bogdanov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03587-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zigiotto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Sarubbo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgac031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001545" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita N Turchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34451-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Novek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01571-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clara Grandi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.01.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pitzalis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dal B&#242;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Strappini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02293-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05336-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Nash" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.03.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.02.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375852v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618795679" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Moran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alumit Ishai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv345" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw262" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4328015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hynaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fradin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv067" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Morin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stokes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00328" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Jones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Averbeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508097112" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089825" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dal Monte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Knutson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pardini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.04.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisl&#232;ne Gardechaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hynaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.09.068" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014621v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tanzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bht007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014579v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00351" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014530v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kriegeskorte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-M. Luh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4180-12.2013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boussaoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00127" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014725v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrides" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.10.058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Z3M7G1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gothard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218406109" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Furl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Averbeck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ungerleider" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1992-12.2012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014732v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malecek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tootell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5865-10.2011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014742v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boussaoud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhq149" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014754v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Frihauf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tootell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.90657.2008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Knusten" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0800489105" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905999v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.07.035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B490LTM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014769v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-005-0028-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R4K3B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1592-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8397F662CC85BCD002875E71E754989422D92E46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manickam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel-Latour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R E Wilson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954850v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198851738.003.0003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006160v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>