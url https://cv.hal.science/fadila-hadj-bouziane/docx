--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1134,295 +1134,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t>
+                <w:t xml:space="preserve">Atomoxetine and Reward size equally improve task engagement and perceptual decisions but differently affect movement execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beffara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
+                <w:t xml:space="preserve">Kristin Kaduk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nico Boehler</w:t>
+                <w:t xml:space="preserve">Tiphaine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Chelazzi</w:t>
+                <w:t xml:space="preserve">Jerome Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.26520⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.109736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2023.109736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310545v1</w:t>
+                <w:t xml:space="preserve">hal-04286752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomoxetine and Reward size equally improve task engagement and perceptual decisions but differently affect movement execution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Guitton</w:t>
+                <w:t xml:space="preserve">Bertrand Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Meunier</w:t>
+                <w:t xml:space="preserve">C. Nico Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Thura</w:t>
+                <w:t xml:space="preserve">Leonardo Chelazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 241, pp.109736. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (18), pp.6439-6458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2023.109736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286752v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple routes of communication within the amygdala-mPFC network: A comparative approach in humans and macaques</w:t>
               </w:r>
@@ -1506,416 +1506,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beffara</w:t>
+                <w:t xml:space="preserve">Personal space regulation is affected by unilateral temporal lesions beyond the amygdala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hadj-Bouziane</w:t>
+                <w:t xml:space="preserve">Luca Zigiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Hamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Nico Boehler</w:t>
+                <w:t xml:space="preserve">Silvio Sarubbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Chelazzi</w:t>
+                <w:t xml:space="preserve">Clément Desoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (3), pp.tgac031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/texcom/tgac031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738046v1</w:t>
+                <w:t xml:space="preserve">hal-03806226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated proximity enhances perceptual and physiological responses to emotional facial expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olena V Bogdanova</w:t>
+                <w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr B Bogdanov</w:t>
+                <w:t xml:space="preserve">F Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke E Miller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nico Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chelazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03587-z⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03575519v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal space regulation is affected by unilateral temporal lesions beyond the amygdala</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulated proximity enhances perceptual and physiological responses to emotional facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Sarubbo</w:t>
+                <w:t xml:space="preserve">Olena V Bogdanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Desoche</w:t>
+                <w:t xml:space="preserve">Volodymyr B Bogdanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Farnè</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luke E Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (3), pp.tgac031. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/texcom/tgac031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03587-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806226v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward next-generation primate neuroscience: A collaboration-based strategic plan for integrative neuroimaging</w:t>
               </w:r>
@@ -2169,51 +2169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the role of noradrenaline in effortful decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Kaduk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2522,295 +2522,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzee histology and functional brain imaging show that the paracingulate sulcus is not human-specific</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomoxetine modulates the contribution of low-level signals during free viewing of natural images in rhesus monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Novek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Giacometti</w:t>
+                <w:t xml:space="preserve">Amélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvio Blini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01571-3⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182, pp.108377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364138v1</w:t>
+                <w:t xml:space="preserve">hal-02997514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomoxetine modulates the contribution of low-level signals during free viewing of natural images in rhesus monkeys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Koun</w:t>
+                <w:t xml:space="preserve">Chimpanzee histology and functional brain imaging show that the paracingulate sulcus is not human-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Macaluso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Meunier</w:t>
+                <w:t xml:space="preserve">Jennifer Novek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 182, pp.108377. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01571-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997514v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peripersonal Space in a social world</w:t>
               </w:r>
@@ -2835,51 +2835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Bogdanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2920,295 +2920,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Close facial emotions enhance physiological responses and facilitate perceptual discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvio Blini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Friedrich</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier A Coulon</w:t>
+                <w:t xml:space="preserve">Laura Clara Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Bogdanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117685⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.40-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167237v1</w:t>
+                <w:t xml:space="preserve">hal-03375672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close facial emotions enhance physiological responses and facilitate perceptual discrimination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elvio Blini</w:t>
+                <w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Forkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua H Balsters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Clara Grandi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Desoche</w:t>
+                <w:t xml:space="preserve">Olivier A Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 138, pp.40-58. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.117685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375672v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic flow selectivity in the macaque parieto-occipital sulcus</w:t>
               </w:r>
@@ -3462,90 +3462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the vestibular system in value attribution to positive and negative reinforcers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Blini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tilikete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Chelazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3778,51 +3778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3988,4573 +3988,4479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding methylphenidate to prism-adaptation improves outcome in neglect patients. A randomized clinical trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the role of the vestibular system in motivation and reward-based attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvio Blini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 106, pp.288--298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.03.028⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 103, pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919568v1</w:t>
+                <w:t xml:space="preserve">hal-03013696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of the vestibular system in motivation and reward-based attention</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adding methylphenidate to prism-adaptation improves outcome in neglect patients. A randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 103, pp.82-99. </w:t>
+              <w:t xml:space="preserve">, 2018, 106, pp.288--298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013696v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Milham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Ai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonhwang Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kep Kee Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind the Depth: Visual Perception of Shapes Is Better in Peripersonal Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Blini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (11), pp.1868-1877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0956797618795679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kep Kee Loh</w:t>
+                <w:t xml:space="preserve">Facial Expressions Evoke Differential Neural Coupling in Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Amiez</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalyn Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ungerleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alumit Ishai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.bhv345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324081v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Expressions Evoke Differential Neural Coupling in Macaques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boosting Norepinephrine Transmission Triggers Flexible Reconfiguration of Brain Networks at Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.bhv345. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv345⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013721v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Norepinephrine Transmission Triggers Flexible Reconfiguration of Brain Networks at Rest</w:t>
+                <w:t xml:space="preserve">Could LC-NE-Dependent Adjustment of Neural Gain Drive Functional Brain Network Reorganization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw262⟩</w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/4328015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013713v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could LC-NE-Dependent Adjustment of Neural Gain Drive Functional Brain Network Reorganization?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Meunier</w:t>
+                <w:t xml:space="preserve">Others' Sheer Presence Boosts Brain Activity in the Attention (But Not the Motivation) Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hynaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/4328015⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.2427-2439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013706v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Others' Sheer Presence Boosts Brain Activity in the Attention (But Not the Motivation) Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Facilitation of Cognition in Rhesus Monkeys: Audience Vs. Coaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv067⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432312v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Encoding of Social Cues in Primate Inferior Temporal Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyse Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Ungerleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (9), pp.3036-3045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhu099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Facilitation of Cognition in Rhesus Monkeys: Audience Vs. Coaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Guedj</w:t>
+                <w:t xml:space="preserve">Oxytocin modulates fMRI responses to facial expression in macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janita Turchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Averbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00328⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (24), pp.E3123-E3130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1508097112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013728v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin modulates fMRI responses to facial expression in macaques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ning Liu</w:t>
+                <w:t xml:space="preserve">Model-Observer Similarity, Error Modeling and Social Learning in Rhesus Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1508097112⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014473v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Observer Similarity, Error Modeling and Social Learning in Rhesus Macaques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+                <w:t xml:space="preserve">Object and space perception – Is it a matter of hemisphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Schintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Dal Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Knutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089825⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.244-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014512v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object and space perception – Is it a matter of hemisphere?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The helmet head restraint system: A viable solution for resting state fMRI in awake monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pardini</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislène Gardechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hynaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.04.009⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.536-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.09.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014485v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The helmet head restraint system: A viable solution for resting state fMRI in awake monkeys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Dissociation Between Core and Extended Regions of the Face Processing Network in Congenital Prosopagnosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galia Avidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tanzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clément Hynaux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ungerleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.09.068⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.1565-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bht007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014520v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Dissociation Between Core and Extended Regions of the Face Processing Network in Congenital Prosopagnosia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Parkinson's disease effect on goal-directed and habitual processes involved in visuomotor associative learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leslie Ungerleider</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Benatru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bht007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014621v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Parkinson's disease effect on goal-directed and habitual processes involved in visuomotor associative learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic Structure of Visual Exemplar and Category Representations in Macaque Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kriegeskorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-M. Luh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00351⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (28), pp.11346-11360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4180-12.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014579v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Structure of Visual Exemplar and Category Representations in Macaque Brain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Mur</w:t>
+                <w:t xml:space="preserve">Social Learning as a Way to Overcome Choice-Induced Preferences? Insights from Humans and Rhesus Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4180-12.2013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2012.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014530v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Learning as a Way to Overcome Choice-Induced Preferences? Insights from Humans and Rhesus Macaques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Meunier</w:t>
+                <w:t xml:space="preserve">Response selection versus feedback analysis in conditional visuo-motor learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2012.00127⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.3723-3735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014652v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response selection versus feedback analysis in conditional visuo-motor learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amygdala lesions disrupt modulation of functional MRI activity evoked by facial expression in the monkey inferior temporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-M. Luh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.10.058⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (52), pp.E3640-E3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1218406109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03014725v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amygdala lesions disrupt modulation of functional MRI activity evoked by facial expression in the monkey inferior temporal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic and Static Facial Expressions Decoded from Motion-Sensitive Areas in the Macaque Monkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Furl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Averbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ungerleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1218406109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (45), pp.15952-15962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1992-12.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014635v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Static Facial Expressions Decoded from Motion-Sensitive Areas in the Macaque Monkey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Furl</w:t>
+                <w:t xml:space="preserve">Hand Modulation of Visual, Preparatory, and Saccadic Activity in the Monkey Frontal Eye Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Ungerleider</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1992-12.2012⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.853-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhq149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014649v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Functional Magnetic Resonance Imaging-Identified Regions and Neuronal Category Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tootell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (34), pp.12229-12240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5865-10.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand Modulation of Visual, Preparatory, and Saccadic Activity in the Monkey Frontal Eye Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (4), pp.853-864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhq149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014742v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand Modulation of Visual, Preparatory, and Saccadic Activity in the Monkey Frontal Eye Field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Boussaoud</w:t>
+                <w:t xml:space="preserve">Object Representations in the Temporal Cortex of Monkeys and Humans as Revealed by Functional Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Frihauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Tootell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ungerleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhq149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101 (2), pp.688-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.90657.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905997v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Representations in the Temporal Cortex of Monkeys and Humans as Revealed by Functional Magnetic Resonance Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leslie Ungerleider</w:t>
+                <w:t xml:space="preserve">Perception of emotional expressions is independent of face selectivity in monkey inferior temporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Knusten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ungerleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tootell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.90657.2008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (14), pp.5591-5596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0800489105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014754v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of emotional expressions is independent of face selectivity in monkey inferior temporal cortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Tootell</w:t>
+                <w:t xml:space="preserve">Hand position modulates saccadic activity in the frontal eye field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0800489105⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 186 (1), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2007.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014758v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand position modulates saccadic activity in the frontal eye field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditional visuo-motor learning and dimension reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Frankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2007.07.035⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (2), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-005-0028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905999v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional visuo-motor learning and dimension reduction</w:t>
+                <w:t xml:space="preserve">Neuronal activity in the monkey striatum during conditional visuomotor learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10339-005-0028-4⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 153 (2), pp.190-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-003-1592-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014769v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain Charts for the Rhesus Macaque Lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alldritt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S.B. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vos de Wael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bethlehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seidlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal activity in the monkey striatum during conditional visuomotor learning</w:t>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">hal-03014779v1</w:t>
+                <w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Autran-Clavagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcranial ultrasound neuromodulation induces metabolic and resting-state changes in amygdala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Manickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Morel-Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136208v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-03364145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close is better: visual perception in peripersonal space. In: The Peripersonal Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Blini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique de Vignemont; Andrea Serino; Hong Yu Wong; Alessandro Farnè. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The world at our fingertips: a multidisciplinary exploration of peripersonal space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OXFORD UNIVERSITY PRESS, pp.47-60, 2021, 9780198851738. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780198851738.003.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8564,114 +8470,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the basal ganglia in conditional associative learning : a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurons and Cognition [q-bio.NC]. Université Claude Bernard - Lyon I, 2003. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8818,51 +8724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Saleri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bogdanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.06.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Avidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Turchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Behrmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaduk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guitton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2023.109736" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacometti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2023.100103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03575519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena V Bogdanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr B Bogdanov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03587-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zigiotto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Sarubbo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgac031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001545" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita N Turchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34451-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Novek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01571-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clara Grandi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.01.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pitzalis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dal B&#242;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Strappini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02293-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05336-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Nash" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.03.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.02.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375852v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618795679" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Moran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alumit Ishai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv345" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw262" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4328015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hynaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fradin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv067" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Morin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stokes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00328" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Jones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Averbeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508097112" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089825" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dal Monte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Knutson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pardini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.04.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisl&#232;ne Gardechaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hynaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.09.068" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014621v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tanzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bht007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014579v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00351" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014530v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kriegeskorte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-M. Luh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4180-12.2013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boussaoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00127" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014725v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrides" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.10.058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Z3M7G1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gothard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218406109" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Furl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Averbeck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ungerleider" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1992-12.2012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014732v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malecek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tootell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5865-10.2011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014742v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boussaoud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhq149" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014754v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Frihauf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tootell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.90657.2008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Knusten" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0800489105" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905999v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.07.035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B490LTM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014769v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-005-0028-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R4K3B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1592-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8397F662CC85BCD002875E71E754989422D92E46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manickam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel-Latour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R E Wilson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954850v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198851738.003.0003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006160v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Saleri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bogdanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.06.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Avidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Turchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Behrmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaduk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guitton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2023.109736" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacometti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2023.100103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zigiotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Sarubbo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgac031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03575519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena V Bogdanova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr B Bogdanov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03587-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001545" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita N Turchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34451-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Novek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01571-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clara Grandi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.01.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pitzalis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dal B&#242;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Strappini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02293-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05336-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.02.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Nash" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.03.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XD2BKH5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375852v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618795679" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Moran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alumit Ishai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv345" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw262" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4328015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hynaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fradin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv067" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00328" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014504v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Morin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stokes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu099" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Jones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Averbeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508097112" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089825" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dal Monte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Knutson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pardini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.04.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6GN2H9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014520v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisl&#232;ne Gardechaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hynaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.09.068" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R18TSXGX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014621v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tanzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bht007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00351" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014530v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kriegeskorte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-M. Luh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4180-12.2013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014652v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boussaoud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00127" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014725v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrides" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.10.058" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Z3M7G1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014635v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gothard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218406109" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014649v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Furl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Averbeck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ungerleider" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1992-12.2012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014742v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boussaoud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhq149" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malecek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tootell" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5865-10.2011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014754v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Frihauf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tootell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.90657.2008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Knusten" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0800489105" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.07.035" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B490LTM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-005-0028-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R4K3B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014779v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1592-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8397F662CC85BCD002875E71E754989422D92E46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136208v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manickam" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel-Latour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R E Wilson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954850v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198851738.003.0003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006160v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>