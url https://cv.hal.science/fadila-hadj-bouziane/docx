--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -468,1947 +468,1947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Neural Basis for Attentional Capture of Faces Revealed by Functional Magnetic Resonance Imaging and Causal Pharmacological Inactivation in Macaques</w:t>
+                <w:t xml:space="preserve">Medial to lateral frontal functional connectivity mapping reveals the organization of cingulate cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Liu</w:t>
+                <w:t xml:space="preserve">Marion Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galia Avidan</w:t>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dirheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janita Turchi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02211⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (8), pp.bhae322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhae322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778293v1</w:t>
+                <w:t xml:space="preserve">hal-04671739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential functional organization of amygdala-medial prefrontal cortex networks in macaque and human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Possible Neural Basis for Attentional Capture of Faces Revealed by Functional Magnetic Resonance Imaging and Causal Pharmacological Inactivation in Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Giacometti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+                <w:t xml:space="preserve">Galia Avidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dureux</w:t>
+                <w:t xml:space="preserve">Janita Turchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Viñales</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marlene Behrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-05918-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749607v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial to lateral frontal functional connectivity mapping reveals the organization of cingulate cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential functional organization of amygdala-medial prefrontal cortex networks in macaque and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Viñales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ducret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (8), pp.bhae322. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhae322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-05918-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671739v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t>
+                <w:t xml:space="preserve">Multiple routes of communication within the amygdala-mPFC network: A comparative approach in humans and macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Amiez</w:t>
+                <w:t xml:space="preserve">C. Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Verstraete</w:t>
+                <w:t xml:space="preserve">C. Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Gandaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t>
+              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crneur.2023.100103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237941v1</w:t>
+                <w:t xml:space="preserve">hal-04237956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomoxetine and Reward size equally improve task engagement and perceptual decisions but differently affect movement execution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Henry</w:t>
+                <w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Guitton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Thura</w:t>
+                <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2023.109736⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286752v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomoxetine and Reward size equally improve task engagement and perceptual decisions but differently affect movement execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Kaduk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beffara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
+                <w:t xml:space="preserve">Jerome Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nico Boehler</w:t>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Chelazzi</w:t>
+                <w:t xml:space="preserve">David Thura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (18), pp.6439-6458. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.109736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.26520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2023.109736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310545v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple routes of communication within the amygdala-mPFC network: A comparative approach in humans and macaques</w:t>
+                <w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giacometti</w:t>
+                <w:t xml:space="preserve">Bertrand Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Amiez</w:t>
+                <w:t xml:space="preserve">C. Nico Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leonardo Chelazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.100103. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (18), pp.6439-6458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crneur.2023.100103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237956v1</w:t>
+                <w:t xml:space="preserve">hal-04310545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal space regulation is affected by unilateral temporal lesions beyond the amygdala</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Dureux</w:t>
+                <w:t xml:space="preserve">Bidirectional and parallel relationships in macaque face circuit revealed by fMRI and causal pharmacological inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Behrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zigiotto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+                <w:t xml:space="preserve">Janita N Turchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galia Avidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/texcom/tgac031⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34451-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806226v1</w:t>
+                <w:t xml:space="preserve">hal-03917238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beffara</w:t>
+                <w:t xml:space="preserve">Toward next-generation primate neuroscience: A collaboration-based strategic plan for integrative neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Milham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hadj-Bouziane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Chelazzi</w:t>
+                <w:t xml:space="preserve">Henry Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (1), pp.16-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2021.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03738046v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated proximity enhances perceptual and physiological responses to emotional facial expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nico Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena V Bogdanova</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Chelazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03587-z⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03575519v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward next-generation primate neuroscience: A collaboration-based strategic plan for integrative neuroimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal space regulation is affected by unilateral temporal lesions beyond the amygdala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zigiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Sarubbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Milham</w:t>
+                <w:t xml:space="preserve">Clément Desoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Petkov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henry Evrard</w:t>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2021.10.015⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (3), pp.tgac031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/texcom/tgac031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800370v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+                <w:t xml:space="preserve">Simulated proximity enhances perceptual and physiological responses to emotional facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena V Bogdanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr B Bogdanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Wilson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luke E Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (18), pp.4050-4067. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhab465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03587-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811064v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the role of noradrenaline in effortful decisions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001545⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (18), pp.4050-4067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhab465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806211v1</w:t>
+                <w:t xml:space="preserve">hal-03811064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional and parallel relationships in macaque face circuit revealed by fMRI and causal pharmacological inactivation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Galia Avidan</w:t>
+                <w:t xml:space="preserve">Insights into the role of noradrenaline in effortful decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Kaduk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.6787. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.e3001545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34451-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917238v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Case Neuropsychological Assessment of a Patient with a Posterior Parietal Lesion Using Behavioral Testing and Resting-State fMRI</w:t>
               </w:r>
@@ -2580,51 +2580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 182, pp.108377. </w:t>
@@ -2662,103 +2662,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzee histology and functional brain imaging show that the paracingulate sulcus is not human-specific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Novek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
@@ -2822,64 +2822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Bogdanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Bogdanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2920,295 +2920,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close facial emotions enhance physiological responses and facilitate perceptual discrimination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Clara Grandi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Desoche</w:t>
+                <w:t xml:space="preserve">Patrick Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Forkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua H Balsters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier A Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.01.014⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.117685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375672v1</w:t>
+                <w:t xml:space="preserve">hal-03167237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joshua H Balsters</w:t>
+                <w:t xml:space="preserve">Close facial emotions enhance physiological responses and facilitate perceptual discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvio Blini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier A Coulon</w:t>
+                <w:t xml:space="preserve">Laura Clara Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Bogdanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 228, pp.117685. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.40-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167237v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic flow selectivity in the macaque parieto-occipital sulcus</w:t>
               </w:r>
@@ -3328,51 +3328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Milham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher I Petkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3488,64 +3488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Blini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tilikete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Chelazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3586,325 +3586,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Amiez</w:t>
+                <w:t xml:space="preserve">Atomoxetine modulates the relationship between perceptual abilities and response bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Sallet</w:t>
+                <w:t xml:space="preserve">Amelie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William D. Hopkins</w:t>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+                <w:t xml:space="preserve">Roméo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00213-019-05336-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326265v1</w:t>
+                <w:t xml:space="preserve">hal-02369449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomoxetine modulates the relationship between perceptual abilities and response bias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Guedj</w:t>
+                <w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Reynaud</w:t>
+                <w:t xml:space="preserve">Jerome Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Salemme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00213-019-05336-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369449v1</w:t>
+                <w:t xml:space="preserve">hal-02326265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomoxetine improves attentional orienting in a predictive context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Froesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,952 +3988,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of the vestibular system in motivation and reward-based attention</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Farnè</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Milham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonhwang Koo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.02.009⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013696v1</w:t>
+                <w:t xml:space="preserve">hal-02326351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding methylphenidate to prism-adaptation improves outcome in neglect patients. A randomized clinical trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the role of the vestibular system in motivation and reward-based attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvio Blini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 106, pp.288--298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.03.028⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 103, pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01919568v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Milham</w:t>
+                <w:t xml:space="preserve">Adding methylphenidate to prism-adaptation improves outcome in neglect patients. A randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Ai</w:t>
+                <w:t xml:space="preserve">Stuart Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonhwang Koo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Amiez</w:t>
+                <w:t xml:space="preserve">Jean-Yves Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.288--298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02326351v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mind the Depth: Visual Perception of Shapes Is Better in Peripersonal Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvio Blini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kep Kee Loh</w:t>
+                <w:t xml:space="preserve">Alexandre Kabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (11), pp.1868-1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797618795679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013701v1</w:t>
+                <w:t xml:space="preserve">hal-02375852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the Depth: Visual Perception of Shapes Is Better in Peripersonal Space</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roméo Salemme</w:t>
+                <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kep Kee Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kabil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (11), pp.1868-1877. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0956797618795679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375852v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Expressions Evoke Differential Neural Coupling in Macaques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boosting Norepinephrine Transmission Triggers Flexible Reconfiguration of Brain Networks at Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.bhv345. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv345⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013721v1</w:t>
+                <w:t xml:space="preserve">hal-03013713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Norepinephrine Transmission Triggers Flexible Reconfiguration of Brain Networks at Rest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facial Expressions Evoke Differential Neural Coupling in Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalyn Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ungerleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alumit Ishai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">, 2017, pp.bhv345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013713v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could LC-NE-Dependent Adjustment of Neural Gain Drive Functional Brain Network Reorganization?</w:t>
               </w:r>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5036,51 +5036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Others' Sheer Presence Boosts Brain Activity in the Attention (But Not the Motivation) Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5164,356 +5164,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Facilitation of Cognition in Rhesus Monkeys: Audience Vs. Coaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Guedj</w:t>
+                <w:t xml:space="preserve">Hierarchical Encoding of Social Cues in Primate Inferior Temporal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyse Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ungerleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00328⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (9), pp.3036-3045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013728v1</w:t>
+                <w:t xml:space="preserve">hal-03014504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Encoding of Social Cues in Primate Inferior Temporal Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elyse Morin</w:t>
+                <w:t xml:space="preserve">Social Facilitation of Cognition in Rhesus Monkeys: Audience Vs. Coaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrew Bell</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (9), pp.3036-3045. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014504v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin modulates fMRI responses to facial expression in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janita Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Averbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5558,557 +5558,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Observer Similarity, Error Modeling and Social Learning in Rhesus Macaques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">The helmet head restraint system: A viable solution for resting state fMRI in awake monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislène Gardechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hynaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089825⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.536-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.09.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014512v1</w:t>
+                <w:t xml:space="preserve">hal-03014520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object and space perception – Is it a matter of hemisphere?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selene Schintu</w:t>
+                <w:t xml:space="preserve">Selective Dissociation Between Core and Extended Regions of the Face Processing Network in Congenital Prosopagnosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galia Avidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pardini</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ungerleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.244-253. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.1565-1578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bht007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03014485v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The helmet head restraint system: A viable solution for resting state fMRI in awake monkeys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Observer Similarity, Error Modeling and Social Learning in Rhesus Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.09.068⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03014520v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Dissociation Between Core and Extended Regions of the Face Processing Network in Congenital Prosopagnosia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michal Tanzer</w:t>
+                <w:t xml:space="preserve">Object and space perception – Is it a matter of hemisphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Schintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leslie Ungerleider</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Dal Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Knutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.244-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bht007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03014621v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Parkinson's disease effect on goal-directed and habitual processes involved in visuomotor associative learning</w:t>
               </w:r>
@@ -6356,303 +6356,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Learning as a Way to Overcome Choice-Induced Preferences? Insights from Humans and Rhesus Macaques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+                <w:t xml:space="preserve">Response selection versus feedback analysis in conditional visuo-motor learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gaveau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Meunier</w:t>
+                <w:t xml:space="preserve">M. Petrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.3723-3735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.10.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2012.00127⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014652v1</w:t>
+                <w:t xml:space="preserve">hal-03014725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response selection versus feedback analysis in conditional visuo-motor learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
+                <w:t xml:space="preserve">Social Learning as a Way to Overcome Choice-Induced Preferences? Insights from Humans and Rhesus Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Petrides</w:t>
+                <w:t xml:space="preserve">Valérie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boussaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.10.058⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2012.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014725v1</w:t>
+                <w:t xml:space="preserve">hal-03014652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amygdala lesions disrupt modulation of functional MRI activity evoked by facial expression in the monkey inferior temporal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6755,51 +6755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and Static Facial Expressions Decoded from Motion-Sensitive Areas in the Macaque Monkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Furl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6885,51 +6885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand Modulation of Visual, Preparatory, and Saccadic Activity in the Monkey Frontal Eye Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7028,51 +7028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tootell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7136,51 +7136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand Modulation of Visual, Preparatory, and Saccadic Activity in the Monkey Frontal Eye Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7240,51 +7240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Representations in the Temporal Cortex of Monkeys and Humans as Revealed by Functional Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7292,51 +7292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Frihauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Tootell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Ungerleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 101 (2), pp.688-700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7370,51 +7370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of emotional expressions is independent of face selectivity in monkey inferior temporal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,90 +7500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand position modulates saccadic activity in the frontal eye field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 186 (1), pp.148-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7655,77 +7655,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Coquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (2), pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7784,51 +7784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal activity in the monkey striatum during conditional visuomotor learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 153 (2), pp.190-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7845,475 +7845,475 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcranial ultrasound neuromodulation induces metabolic and resting-state changes in amygdala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Claron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Manickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Morel-Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C R E Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FENS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Charts for the Rhesus Macaque Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alldritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S.B. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vos de Wael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bethlehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Seidlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364145v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05136208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8357,51 +8357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvio Blini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8724,51 +8724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Saleri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bogdanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.06.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Avidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Turchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Behrmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaduk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guitton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2023.109736" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacometti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2023.100103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zigiotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Sarubbo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgac031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03575519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena V Bogdanova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr B Bogdanov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03587-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001545" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita N Turchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34451-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Novek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01571-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clara Grandi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.01.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pitzalis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dal B&#242;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Strappini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02293-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05336-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.02.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Nash" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.03.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XD2BKH5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375852v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618795679" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Moran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alumit Ishai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv345" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw262" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4328015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hynaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fradin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv067" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00328" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014504v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Morin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stokes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu099" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Jones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Averbeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508097112" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089825" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dal Monte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Knutson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pardini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.04.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6GN2H9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014520v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisl&#232;ne Gardechaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hynaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.09.068" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R18TSXGX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014621v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tanzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bht007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00351" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014530v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kriegeskorte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-M. Luh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4180-12.2013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014652v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boussaoud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00127" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014725v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrides" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.10.058" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Z3M7G1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014635v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gothard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218406109" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014649v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Furl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Averbeck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ungerleider" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1992-12.2012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014742v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boussaoud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhq149" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malecek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tootell" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5865-10.2011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014754v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Frihauf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tootell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.90657.2008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Knusten" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0800489105" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.07.035" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B490LTM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-005-0028-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R4K3B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014779v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1592-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8397F662CC85BCD002875E71E754989422D92E46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136208v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manickam" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel-Latour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R E Wilson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954850v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198851738.003.0003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006160v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Saleri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bogdanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.06.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Avidan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Turchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Behrmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02211" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacometti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2023.100103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kaduk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guitton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2023.109736" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita N Turchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34451-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zigiotto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Sarubbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgac031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03575519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena V Bogdanova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr B Bogdanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03587-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001545" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Novek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01571-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clara Grandi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.01.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pitzalis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dal B&#242;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Strappini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02293-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05336-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.02.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Nash" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.03.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XD2BKH5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618795679" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw262" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013721v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Moran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alumit Ishai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv345" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4328015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hynaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fradin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv067" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Morin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stokes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00328" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Jones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Averbeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508097112" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisl&#232;ne Gardechaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hynaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.09.068" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R18TSXGX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tanzer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bht007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014512v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089825" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014485v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dal Monte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Knutson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pardini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.04.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6GN2H9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00351" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014530v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kriegeskorte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-M. Luh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4180-12.2013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014725v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrides" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.10.058" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Z3M7G1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014652v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boussaoud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00127" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014635v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gothard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218406109" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014649v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Furl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Averbeck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ungerleider" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1992-12.2012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014742v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meunier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boussaoud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhq149" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malecek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tootell" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5865-10.2011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014754v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Frihauf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tootell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.90657.2008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Knusten" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0800489105" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.07.035" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B490LTM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-005-0028-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R4K3B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014779v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1592-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8397F662CC85BCD002875E71E754989422D92E46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136208v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manickam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel-Latour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R E Wilson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954850v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198851738.003.0003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006160v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>