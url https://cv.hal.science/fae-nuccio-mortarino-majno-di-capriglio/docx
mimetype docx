--- v0 (2026-03-27)
+++ v1 (2026-04-19)
@@ -593,313 +593,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual supersingular Iwasawa theory and signed Iwasawa invariants</w:t>
+                <w:t xml:space="preserve">A formal model of Coleman families and applications to Iwasawa invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramdorai Sujatha</w:t>
+                <w:t xml:space="preserve">Tadashi Ochiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jishnu Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti del Seminario Matematico della Università di Padova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/RSMUP/111⟩</w:t>
+              <w:t xml:space="preserve">Annales mathématiques du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40316-023-00217-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379955v1</w:t>
+                <w:t xml:space="preserve">hal-03355637v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohomology of normic systems and fake $Z_p$ extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Caputo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, pp.1196-1272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.0807.1135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal model of Coleman families and applications to Iwasawa invariants</w:t>
+                <w:t xml:space="preserve">Residual supersingular Iwasawa theory and signed Iwasawa invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jishnu Ray</w:t>
+                <w:t xml:space="preserve">Ramdorai Sujatha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales mathématiques du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Rendiconti del Seminario Matematico della Università di Padova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.83-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40316-023-00217-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/RSMUP/111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355637v3</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formalization of Dedekind domains and class groups of global fields</w:t>
               </w:r>
@@ -1071,51 +1071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class number formula for dihedral extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1434,51 +1434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A criterion for Greenberg's Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2083,51 +2083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coleman Map in Coleman Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Ochiai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2507,51 +2507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D3B048E"/>
+    <w:nsid w:val="CD9A37D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2738,51 +2738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fae-nuccio-mortarino-majno-di-capriglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5318-9869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04198760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04702111v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ms-2025-0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769801v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Kundu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujatha Ramdorai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633614v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagur Asgeirsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Brasca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kuhn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Topaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2024.69" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdorai Sujatha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RSMUP/111" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056144v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caputo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0807.1135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355637v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Ochiai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishnu Ray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40316-023-00217-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355627v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baanen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander R Dahmen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashvni Narayanan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09644-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04133052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089519000144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560947v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billerey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa142-3-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109990119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F95DCF7FA8A95A84F0148F9094FD7875762A4DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amoroso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05481972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04222610v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s de Frutos-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636501.3636942" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander R. Dahmen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2021.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Nuccio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00947135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipo A.E. Nuccio Mortarino Majno di Capriglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04487604v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fae-nuccio-mortarino-majno-di-capriglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5318-9869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04198760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04702111v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ms-2025-0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769801v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Kundu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujatha Ramdorai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633614v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagur Asgeirsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Brasca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kuhn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Topaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2024.69" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355637v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Ochiai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishnu Ray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40316-023-00217-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056144v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caputo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0807.1135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdorai Sujatha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RSMUP/111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355627v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baanen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander R Dahmen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashvni Narayanan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09644-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04133052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089519000144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560947v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billerey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa142-3-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109990119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F95DCF7FA8A95A84F0148F9094FD7875762A4DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amoroso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05481972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04222610v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s de Frutos-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636501.3636942" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander R. Dahmen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2021.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Nuccio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00947135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipo A.E. Nuccio Mortarino Majno di Capriglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04487604v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>