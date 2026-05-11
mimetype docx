--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -368,252 +368,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04702111v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of fine Selmer groups in abelian p-adic Lie extensions</w:t>
+                <w:t xml:space="preserve">Categorical Foundations of Formalized Condensed Mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debanjana Kundu</w:t>
+                <w:t xml:space="preserve">Dagur Asgeirsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Brasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sujatha Ramdorai</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Topaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jsl.2024.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769801v5</w:t>
+                <w:t xml:space="preserve">hal-04633614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorical Foundations of Formalized Condensed Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dagur Asgeirsson</w:t>
+                <w:t xml:space="preserve">Structure of fine Selmer groups in abelian p-adic Lie extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debanjana Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Brasca</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adam Topaz</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujatha Ramdorai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633614v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769801v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal model of Coleman families and applications to Iwasawa invariants</w:t>
               </w:r>
@@ -2507,51 +2507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD9A37D5"/>
+    <w:nsid w:val="BE7BC705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2738,51 +2738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fae-nuccio-mortarino-majno-di-capriglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5318-9869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04198760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04702111v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ms-2025-0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769801v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Kundu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujatha Ramdorai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633614v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagur Asgeirsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Brasca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kuhn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Topaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2024.69" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355637v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Ochiai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishnu Ray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40316-023-00217-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056144v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caputo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0807.1135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdorai Sujatha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RSMUP/111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355627v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baanen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander R Dahmen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashvni Narayanan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09644-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04133052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089519000144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560947v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billerey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa142-3-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109990119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F95DCF7FA8A95A84F0148F9094FD7875762A4DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amoroso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05481972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04222610v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s de Frutos-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636501.3636942" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander R. Dahmen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2021.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Nuccio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00947135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipo A.E. Nuccio Mortarino Majno di Capriglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04487604v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fae-nuccio-mortarino-majno-di-capriglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5318-9869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04198760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04702111v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ms-2025-0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633614v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagur Asgeirsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Brasca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kuhn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Topaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2024.69" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769801v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Kundu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujatha Ramdorai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355637v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Ochiai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishnu Ray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40316-023-00217-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056144v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caputo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0807.1135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdorai Sujatha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RSMUP/111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355627v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baanen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander R Dahmen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashvni Narayanan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09644-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04133052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089519000144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560947v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billerey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa142-3-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109990119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F95DCF7FA8A95A84F0148F9094FD7875762A4DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amoroso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05481972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04222610v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s de Frutos-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636501.3636942" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander R. Dahmen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2021.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Nuccio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00947135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipo A.E. Nuccio Mortarino Majno di Capriglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04487604v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>