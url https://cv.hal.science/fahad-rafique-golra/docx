--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,308 +100,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Role Modeling Based Approach for Cyber Threat Analysis</w:t>
+                <w:t xml:space="preserve">A Domain-specific Modeling Framework for Attack Surface Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tithnara Nicolas Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bastien Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fahad R Golra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD 2019 - 7th International Conference on Model-Driven Engineering and Software Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-37873-8_4⟩</w:t>
+              <w:t xml:space="preserve">ICISSP 2020 : 6th International Conference on Information Systems Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valetta, Malta. pp.341 - 348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008916203410348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461502v1</w:t>
+                <w:t xml:space="preserve">hal-02502387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain-specific Modeling Framework for Attack Surface Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Role Modeling Based Approach for Cyber Threat Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad R. Golra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISSP 2020 : 6th International Conference on Information Systems Security and Privacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Valetta, Malta. pp.341 - 348, </w:t>
+              <w:t xml:space="preserve">MODELSWARD 2019 - 7th International Conference on Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.76-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0008916203410348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-37873-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502387v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Validation Framework for Critical and Complex Process-Centric Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rafique Golra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -500,51 +500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Sayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Software Engineering and Formal Methods (SEFM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.54-69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -689,287 +689,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t>
+                <w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rafique Golra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guychard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t>
+              <w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393781v1</w:t>
+                <w:t xml:space="preserve">hal-01487055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t>
+                <w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rafique Golra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guychard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t>
+              <w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487055v1</w:t>
+                <w:t xml:space="preserve">hal-01393781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t>
               </w:r>
@@ -994,51 +994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guychard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1252,209 +1252,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lazy Initialization Multilayered Modeling Framework (NIER track)</w:t>
+                <w:t xml:space="preserve">Using component-oriented process models for multi-metamodel applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rafique Golra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE 2011 : 33rd International Conference on Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Honolulu, United States. pp.924 - 927, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Frontiers of Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Islamabad, Pakistan. pp.218-233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1985793.1985947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FIT.2011.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623642v2</w:t>
+                <w:t xml:space="preserve">hal-00725607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using component-oriented process models for multi-metamodel applications</w:t>
+                <w:t xml:space="preserve">The Lazy Initialization Multilayered Modeling Framework (NIER track)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rafique Golra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Frontiers of Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Islamabad, Pakistan. pp.218-233, </w:t>
+              <w:t xml:space="preserve">ICSE 2011 : 33rd International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Honolulu, United States. pp.924 - 927, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FIT.2011.47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1985793.1985947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725607v1</w:t>
+                <w:t xml:space="preserve">hal-00623642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1712,51 +1712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Drouot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad R. Golra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37873-8_4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tithnara Nicolas Sun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad R Golra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008916203410348" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSP.2012.6225980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623642v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1985793.1985947" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.47" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00978732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tithnara Nicolas Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Drouot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad R Golra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008916203410348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad R. Golra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37873-8_4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSP.2012.6225980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.47" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623642v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1985793.1985947" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00978732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>