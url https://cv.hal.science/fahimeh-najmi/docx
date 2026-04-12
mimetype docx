--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -147,1474 +147,1474 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Traduction (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Au service de l’État - Les réécritures politiques de l'histoire du théâtre iranien »</w:t>
+                <w:t xml:space="preserve">Les Vieilles Filles de Ali Shams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SORBONNE UNIVERSITÉ PRESSES</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Jonathan Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474774v1</w:t>
+                <w:t xml:space="preserve">hal-05474555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sexe et argent, la difficile émancipation des femmes en Iran ; retour sur trois œuvres cinématographiques réalisées entre 1992 et 2002 »</w:t>
+                <w:t xml:space="preserve">IS de Parnia Shams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carole Laforêt. </w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703252v1</w:t>
+                <w:t xml:space="preserve">hal-04551085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Misère et moyens d’une revue trimestrielle iranienne : Faslnameh Teatr (1977-) »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parnia Shams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni di Pagina</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04664352v1</w:t>
+                <w:t xml:space="preserve">François Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Présent sur la scène iranienne contemporaine »</w:t>
+                <w:t xml:space="preserve">Quelques histoires des pluies d'amour et de mort de Abbas Nalbandian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Sorbonne nouvelle</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Joseph Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523947v1</w:t>
+                <w:t xml:space="preserve">hal-04211824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRÉLIMINAIRES : Histoire d’un faux départ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques histoires des pluies d'amour et de mort : une pentalogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Nalbandian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194329v1</w:t>
+                <w:t xml:space="preserve">hal-04570108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">دروغ و سکوت - ناتالی ساروت</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahimeh Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ویلسون به روایت ویلسون</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahimeh Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">جزیره‌ی مردگان - آگوست استریندبرگ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahimeh Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">نشان دادن واقعیت زندگی امروز - توماس اوسترمایر، سیلوی شالای</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahimeh Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chalaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">چشم اندازی دیگر - رضا و راشل دقتی</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahimeh Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver le mot, trouver sa place - Entretien avec Parnia Shams</w:t>
+                <w:t xml:space="preserve">« Au service de l’État - Les réécritures politiques de l'histoire du théâtre iranien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05558151v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Naugrette; Andrea Fabiano; Agathe Giraud; Clément Scotto di Clemente; Violaine Vielmas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter l’histoire du théâtre. Comment et pourquoi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SORBONNE UNIVERSITÉ PRESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.319-336, 2026, e-Theatrum mundi, 979-10-231-5216-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Marilyn au pays des merveilles »</w:t>
+                <w:t xml:space="preserve">« Sexe et argent, la difficile émancipation des femmes en Iran ; retour sur trois œuvres cinématographiques réalisées entre 1992 et 2002 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04193004v1</w:t>
+              <w:t xml:space="preserve">Carole Laforêt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les femmes et l’argent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273-288, 2025, 978-2-336-54627-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tirer sur les mots suspendus dans l’espace ; Le théâtre et l’individu en Iran »</w:t>
+                <w:t xml:space="preserve">« Misère et moyens d’une revue trimestrielle iranienne : Faslnameh Teatr (1977-) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04193007v1</w:t>
+              <w:t xml:space="preserve">Maria Ida Biggi; Marco Consolini; Sophie Lucet; Romain Piana; Arnaud Rykner; Marianna Zannoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Teatro delle riviste / Le Théâtre des revues (1870-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni di Pagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.421-432, 2024, 979-12-5609-030-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Présent sur la scène iranienne contemporaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahimeh Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joseph Danan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Présent au cœur du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-211, 2024, 9782379060915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRÉLIMINAIRES : Histoire d’un faux départ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahimeh Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE THÉÂTRE, L'IRAN ET L'OCCIDENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Logiques sociales, ISBN : 978-2-343-13998-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (10)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Vieilles Filles de Ali Shams</w:t>
+                <w:t xml:space="preserve">« Trouver le mot, trouver sa place » - Entretien avec Parnia Shams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Châtel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fondu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Traduction</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05474555v1</w:t>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Marilyn au pays des merveilles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04570115v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IS de Parnia Shams</w:t>
+                <w:t xml:space="preserve">« Tirer sur les mots suspendus dans l’espace ; Le théâtre et l’individu en Iran »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-[...469 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04575386v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1653,51 +1653,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre l’« Orient » et l’« Occident » : représentations en miroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Maison du portugal, Feb 2026, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">, Fahimeh Najmi, Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1722,603 +1722,603 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Prism of Festivals in Theatre and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Università di Roma Tor Vergata; Università di Parma, Oct 2025, Rome (Università di Roma “Tor Vergata”), Italy</w:t>
+              <w:t xml:space="preserve">, Francesca Bortoletti; Tancredi Gusman; Giulia Govi Cavani; Giulia Govi Cavani; Eleonora Luciani; Arianna Morganti; Tommaso Zaccheo, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Inquisition à l’iranienne, ou comment on chasse et on neutralise ceux qui pensent autrement</w:t>
+                <w:t xml:space="preserve">Theatre as a Propaganda Tool in the Early Pahlavi Era [1925-1941]: a Study on the effect of Censorship and the Establishment of Thoughts Training Organisation on Iran‘s Performing Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires d'Inquisitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l’Historial Jeanne d’Arc, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Stages of performing in Pahlavi Iran 1925–1979</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Heller; Nic Leonhardt, Apr 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596867v1</w:t>
+                <w:t xml:space="preserve">hal-04543110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des Chahs aux ayatollahs : plus d'un siècle de lutte pour le théâtre en Iran »</w:t>
+                <w:t xml:space="preserve">L’Inquisition à l’iranienne, ou comment on chasse et on neutralise ceux qui pensent autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femme, vie, liberté ! Iran : la culture comme résistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre culturel Les Arts de lire, Mar 2024, Lagrasse, France</w:t>
+              <w:t xml:space="preserve">Histoires d'Inquisitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Historial Jeanne d’Arc, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497925v1</w:t>
+                <w:t xml:space="preserve">hal-04596867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theatre as a Propaganda Tool in the Early Pahlavi Era [1925-1941]: a Study on the effect of Censorship and the Establishment of Thoughts Training Organisation on Iran‘s Performing Arts</w:t>
+                <w:t xml:space="preserve">« Des Chahs aux ayatollahs : plus d'un siècle de lutte pour le théâtre en Iran »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stages of performing in Pahlavi Iran 1925–1979</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Käte Hamburger Research Centre global dis:connect; Philipps-Universität Marburg, Apr 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Femme, vie, liberté ! Iran : la culture comme résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre culturel Les Arts de lire, Mar 2024, Lagrasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543110v1</w:t>
+                <w:t xml:space="preserve">hal-04497925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Pour nous les misérables, ce gouvernement est meilleur que n’importe quel gouvernement” ; Retour sur les romans propagandistes de l’autrice iranienne Belgheis Soleymani »</w:t>
+                <w:t xml:space="preserve">‘Like Simone de Beauvoir and Jean-Paul Sartre’; A Study of Disguised Anti- Feminist Propaganda in the Work of Iranian Author Belgheis Soleymani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Le passé qui ne veut pas passer » : la propagande au croisement des regards multiples (langues, littératures, traduction, arts)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Haute-Alsace, Jun 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Feminism(s) in the Media: Public Outreach and Cultural Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ghent University; UAntwerp, Gothenburg University; Leuven University; VUB, Sep 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201433v1</w:t>
+                <w:t xml:space="preserve">hal-04208374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les spectacles dans les vieilles demeures de Téhéran »</w:t>
+                <w:t xml:space="preserve">« “Pour nous les misérables, ce gouvernement est meilleur que n’importe quel gouvernement” ; Retour sur les romans propagandistes de l’autrice iranienne Belgheis Soleymani »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scénographies contemporaines au Moyen-Orient et en Afrique du nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3; Université Saint-Espris de Kaslik, Dec 2023, Liban &amp; Paris en ligne, France</w:t>
+              <w:t xml:space="preserve">« Le passé qui ne veut pas passer » : la propagande au croisement des regards multiples (langues, littératures, traduction, arts)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Greta Komur-Thilloy; Tatiana Musinova; Elena Chashchina; Maria Shvetsova, Jun 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348254v1</w:t>
+                <w:t xml:space="preserve">hal-04201433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’avènement du théâtre dans l’Iran moderne (1925-1965) »</w:t>
+                <w:t xml:space="preserve">« Les spectacles dans les vieilles demeures de Téhéran »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire du spectacle vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Claude Yon; Graça Dos Santos, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Scénographies contemporaines au Moyen-Orient et en Afrique du nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3; Université Saint-Espris de Kaslik, Dec 2023, Paris virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349020v1</w:t>
+                <w:t xml:space="preserve">hal-04348254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Like Simone de Beauvoir and Jean-Paul Sartre’; A Study of Disguised Anti- Feminist Propaganda in the Work of Iranian Author Belgheis Soleymani</w:t>
+                <w:t xml:space="preserve">« L’avènement du théâtre dans l’Iran moderne (1925-1965) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feminism(s) in the Media: Public Outreach and Cultural Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ghent University; UAntwerp, Gothenburg University; Leuven University; VUB, Sep 2023, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Histoire du spectacle vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Claude Yon; Graça Dos Santos, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208374v1</w:t>
+                <w:t xml:space="preserve">hal-04349020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Raconter l’histoire du théâtre iranien, comment et pourquoi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raconter l'histoire du théâtre : comment ? pourquoi ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbonne Université; École Pratique des Hautes Études; Société d'histoire du théâtre; Institut universitaire de France; Université PSL, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">, Florence Naugrette; Line Cottegnies; Andrea Fabiano; Agathe Giraud; François Lecercle; Bénédicte Louvat; Sophie Marchand; Roxane Martin; Jean-Claude Yon; Clément Scotto di Clemente; Violaine Vielmas; Léonor Delaunay; Emanuele De Luca, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2343,51 +2343,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre des revues (1870-2000) : Les périodiques comme objets et outils de l’historiographie théâtrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Université Paris Cité; Fondazione Giorgio Cini; Université de Venise, Jun 2022, Venise (Fondazione Cini), Italie</w:t>
+              <w:t xml:space="preserve">, Maria Ida Biggi; Marianna Zannoni; Sophie Lucet; Marco Consolini; Romain Piana; Arnaud Rykner, Jun 2022, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2412,51 +2412,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtres de la naissance et poétiques de l’accouchement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université d'Artois ; Université Paul Valery - Montpellier 3, Nov 2022, Arras, France</w:t>
+              <w:t xml:space="preserve">, Sandrine Le Pors; Amandine Mercier, Nov 2022, Université d’Artois - Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3032,51 +3032,51 @@
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE THÉÂTRE, L'IRAN ET L'OCCIDENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l’Institut de Recherche en Études théâtrales (EA 3959) de l’Université Sorbonne Nouvelle – Paris 3; Le Programme fédératif de recherche Mémoire des arts et des lettres (SF Mémoire) de l’Université Sorbonne Nouvelle – Paris 3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.254, 2018, Logiques sociales, Bruno Péquignot, 978-2-343-13998-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3284,51 +3284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF2A793F"/>
+    <w:nsid w:val="C90ED89D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3515,51 +3515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fahimeh-najmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0700-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130673099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Najmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-femmes-et-l-argent/79839?srsltid=AfmBOopHBq6PVKjJlVZ23NjaJmuxv7z2nAlM2_-m38krvcj8HXFS6vCO" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1028&amp;amp;t=il-teatro-delle-riviste-le-th-eacute-agrave-tre-des-revues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/le-pr%C3%A9sent-au-coeur-du-th%C3%A9%C3%A2tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_theatre_l_iran_et_l_occident_fahimeh_najmi-9782343139982-59495.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fondu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#226;tel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnia Shams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;mond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Nalbandian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266464X22000367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fahimeh-najmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0700-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130673099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Najmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#226;tel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnia Shams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;mond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Nalbandian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-femmes-et-l-argent/79839?srsltid=AfmBOopHBq6PVKjJlVZ23NjaJmuxv7z2nAlM2_-m38krvcj8HXFS6vCO" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1028&amp;amp;t=il-teatro-delle-riviste-le-th-eacute-agrave-tre-des-revues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/le-pr%C3%A9sent-au-coeur-du-th%C3%A9%C3%A2tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_theatre_l_iran_et_l_occident_fahimeh_najmi-9782343139982-59495.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fondu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266464X22000367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>