--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -256,177 +256,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IS de Parnia Shams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parnia Shams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551085v1</w:t>
+                <w:t xml:space="preserve">hal-04570115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IS de Parnia Shams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rémond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04570115v1</w:t>
+                <w:t xml:space="preserve">hal-04551085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques histoires des pluies d'amour et de mort de Abbas Nalbandian</w:t>
               </w:r>
@@ -513,51 +513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Nalbandian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Danan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -582,151 +582,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">دروغ و سکوت - ناتالی ساروت</w:t>
+                <w:t xml:space="preserve">ویلسون به روایت ویلسون</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211696v1</w:t>
+                <w:t xml:space="preserve">hal-05197666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ویلسون به روایت ویلسون</w:t>
+                <w:t xml:space="preserve">دروغ و سکوت - ناتالی ساروت</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197666v1</w:t>
+                <w:t xml:space="preserve">hal-04211696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">جزیره‌ی مردگان - آگوست استریندبرگ</w:t>
               </w:r>
@@ -1764,510 +1764,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theatre as a Propaganda Tool in the Early Pahlavi Era [1925-1941]: a Study on the effect of Censorship and the Establishment of Thoughts Training Organisation on Iran‘s Performing Arts</w:t>
+                <w:t xml:space="preserve">L’Inquisition à l’iranienne, ou comment on chasse et on neutralise ceux qui pensent autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stages of performing in Pahlavi Iran 1925–1979</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anna Heller; Nic Leonhardt, Apr 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Histoires d'Inquisitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Historial Jeanne d’Arc, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543110v1</w:t>
+                <w:t xml:space="preserve">hal-04596867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Inquisition à l’iranienne, ou comment on chasse et on neutralise ceux qui pensent autrement</w:t>
+                <w:t xml:space="preserve">« Des Chahs aux ayatollahs : plus d'un siècle de lutte pour le théâtre en Iran »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires d'Inquisitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l’Historial Jeanne d’Arc, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Femme, vie, liberté ! Iran : la culture comme résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre culturel Les Arts de lire, Mar 2024, Lagrasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596867v1</w:t>
+                <w:t xml:space="preserve">hal-04497925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des Chahs aux ayatollahs : plus d'un siècle de lutte pour le théâtre en Iran »</w:t>
+                <w:t xml:space="preserve">Theatre as a Propaganda Tool in the Early Pahlavi Era [1925-1941]: a Study on the effect of Censorship and the Establishment of Thoughts Training Organisation on Iran‘s Performing Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femme, vie, liberté ! Iran : la culture comme résistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre culturel Les Arts de lire, Mar 2024, Lagrasse, France</w:t>
+              <w:t xml:space="preserve">Stages of performing in Pahlavi Iran 1925–1979</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Heller; Nic Leonhardt, Apr 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497925v1</w:t>
+                <w:t xml:space="preserve">hal-04543110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Like Simone de Beauvoir and Jean-Paul Sartre’; A Study of Disguised Anti- Feminist Propaganda in the Work of Iranian Author Belgheis Soleymani</w:t>
+                <w:t xml:space="preserve">« “Pour nous les misérables, ce gouvernement est meilleur que n’importe quel gouvernement” ; Retour sur les romans propagandistes de l’autrice iranienne Belgheis Soleymani »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feminism(s) in the Media: Public Outreach and Cultural Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ghent University; UAntwerp, Gothenburg University; Leuven University; VUB, Sep 2023, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">« Le passé qui ne veut pas passer » : la propagande au croisement des regards multiples (langues, littératures, traduction, arts)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Greta Komur-Thilloy; Tatiana Musinova; Elena Chashchina; Maria Shvetsova, Jun 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208374v1</w:t>
+                <w:t xml:space="preserve">hal-04201433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Pour nous les misérables, ce gouvernement est meilleur que n’importe quel gouvernement” ; Retour sur les romans propagandistes de l’autrice iranienne Belgheis Soleymani »</w:t>
+                <w:t xml:space="preserve">« Les spectacles dans les vieilles demeures de Téhéran »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Le passé qui ne veut pas passer » : la propagande au croisement des regards multiples (langues, littératures, traduction, arts)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Greta Komur-Thilloy; Tatiana Musinova; Elena Chashchina; Maria Shvetsova, Jun 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Scénographies contemporaines au Moyen-Orient et en Afrique du nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3; Université Saint-Espris de Kaslik, Dec 2023, Paris virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201433v1</w:t>
+                <w:t xml:space="preserve">hal-04348254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les spectacles dans les vieilles demeures de Téhéran »</w:t>
+                <w:t xml:space="preserve">« L’avènement du théâtre dans l’Iran moderne (1925-1965) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scénographies contemporaines au Moyen-Orient et en Afrique du nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3; Université Saint-Espris de Kaslik, Dec 2023, Paris virtual, France</w:t>
+              <w:t xml:space="preserve">Histoire du spectacle vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Claude Yon; Graça Dos Santos, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348254v1</w:t>
+                <w:t xml:space="preserve">hal-04349020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’avènement du théâtre dans l’Iran moderne (1925-1965) »</w:t>
+                <w:t xml:space="preserve">‘Like Simone de Beauvoir and Jean-Paul Sartre’; A Study of Disguised Anti- Feminist Propaganda in the Work of Iranian Author Belgheis Soleymani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahimeh Najmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire du spectacle vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Claude Yon; Graça Dos Santos, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Feminism(s) in the Media: Public Outreach and Cultural Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ghent University; UAntwerp, Gothenburg University; Leuven University; VUB, Sep 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349020v1</w:t>
+                <w:t xml:space="preserve">hal-04208374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Raconter l’histoire du théâtre iranien, comment et pourquoi »</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C90ED89D"/>
+    <w:nsid w:val="476CA7E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3515,51 +3515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fahimeh-najmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0700-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130673099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Najmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#226;tel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnia Shams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;mond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Nalbandian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-femmes-et-l-argent/79839?srsltid=AfmBOopHBq6PVKjJlVZ23NjaJmuxv7z2nAlM2_-m38krvcj8HXFS6vCO" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1028&amp;amp;t=il-teatro-delle-riviste-le-th-eacute-agrave-tre-des-revues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/le-pr%C3%A9sent-au-coeur-du-th%C3%A9%C3%A2tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_theatre_l_iran_et_l_occident_fahimeh_najmi-9782343139982-59495.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fondu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266464X22000367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fahimeh-najmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0700-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130673099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Najmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#226;tel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570115v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnia Shams" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;mond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Nalbandian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-femmes-et-l-argent/79839?srsltid=AfmBOopHBq6PVKjJlVZ23NjaJmuxv7z2nAlM2_-m38krvcj8HXFS6vCO" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1028&amp;amp;t=il-teatro-delle-riviste-le-th-eacute-agrave-tre-des-revues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/le-pr%C3%A9sent-au-coeur-du-th%C3%A9%C3%A2tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_theatre_l_iran_et_l_occident_fahimeh_najmi-9782343139982-59495.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fondu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266464X22000367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>