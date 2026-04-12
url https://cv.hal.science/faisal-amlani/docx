--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faisal Amlani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation of partial differential equations using periodic extensions and high-performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Doghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards higher-order block-structured meshes on planar domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Méndez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Barrera-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Meshing Roundtable Workshop 2026 (SIAM IMR26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un solveur pseudo-spectral pour les équations de tsunami 2D soumises à des mouvements sismiques dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, high-order, parallel numerical methodology for hyperbolic PDEs : applications to elastodynamics problems in ultrasonic non-destructive testing and seismic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering (COMPDYN-UNCECOMP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes Island, Greece. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7907/V9DQ-P103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation avancée des tsunamis : une approche spectrale pour intégrer la dynamique sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Network-Enhanced Model Order Reduction for Complex Geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2025, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.11724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemodynamic correlates of cardiovascular intrinsic frequencies: a model-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society (APS) Global Physics Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pseudo-spectral solver for 2D tsunami equations subjected to dynamic earthquake ground motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach with reduced order modelling and graph neural networks for non-parametric problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMIME, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-dimensionnement de structures aéronautiques : une nouvelle perspective grâce à la combinaison de la réduction de modèles et de l'apprentissage profond sur graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-dimensionnement de structures aéronautiques : une nouvelle perspective grâce à la combinaison de la réduction de modèles et de l'apprentissage profond sur graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Calcul des Structures et Modélisation (CSMA), May 2024, Giens (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérateurs pseudo-spectraux pour la différenciation numérique des EDP d'ordre élevé : applications à l'élastodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order explicit PDE solvers using trigonometric interpolations of non-periodic functions (with applications to engineering, geophysics, &amp; medicine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics (WCCM-PANAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Fourier continuation-based solvers for time-dependent problems in solids, fluids & their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National en Calcul des Structures (CSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-performance spectral framework for 1D Navier-Stokes equations &amp; wave dynamics in the arterial circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So Cal Fluids XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Pasadena (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments on adaptive fast Boundary Element Methods to model elastic wave propagation in sedimentary basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D metric-based anisotropic mesh adaptation for the fast multipole accelerated boundary element method in acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P Groth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourier Continuation-based solver for 3D elastic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-agnostic model reduction with GNN-generated reduced POD bases and boosted PGD enrichment for (non)linear structural elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 448, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the vectorcardiographic T-loop as a planar ellipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrocardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91, pp.153956. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2025.153956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-frequency relationship of wave dynamics in fluid-filled compliant tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.033102. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.033102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Machine Learning Transfer Function for Central Pressure Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Niroumandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjopen/oeaf082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order space-time Fourier continuation approach for one-dimensional hemodynamics and wave propagation in the entire human circulatory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (7), pp.071921. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0273041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating nonlinear finite element analysis via residual-aware neural network constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eliot Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Scanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Volume 251, pp.104431. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2025.104431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid numerical methodology coupling Reduced Order Modeling and Graph Neural Networks for non-parametric geometries: applications to structural dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 430, pp.117243. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Postural Effects on Fluid Mixing and Irrigation Patterns for Intraventricular Hemorrhage Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coskun Bilgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.1270-1283. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-022-03130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourier-based methodology without numerical diffusion for conducting dye simulations and particle residence time calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112472. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights on age-related changes in heart-aorta-brain hemodynamic coupling using a pulse wave model of the entire circulatory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohrab Mazandarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325 (5), pp.H1193-H1209. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00314.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 0D‐3D coupling of a lattice Boltzmann methodology for fluid‐structure aortic flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (5), pp.e3683. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation of the single-lead ECG along the planar QRS loop for improving morphologic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrocardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.24-26. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2023.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supershear shock front contribution to the tsunami from the 2018 &amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt;w 7.5 Palu, Indonesia earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim J F Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 230 (3), pp.2089-2097. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and applicability of non-invasive evaluation of aortic wave intensity using only pressure waveforms in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (10), pp.105003. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ac2671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vessel wall mechanics on non-invasive evaluation of cardiovascular intrinsic frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryson Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.110852. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of strike-slip fault tsunami genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elbanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelmeguid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (19), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2025632118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability of cardiovascular intrinsic frequencies: Validations in preclinical models and non-invasive clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangde Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kloner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 284, pp.119880. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2021.119880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Effects of Aortic Arch Stiffening on Pulsatile Energy Transmission to Cerebral Vasculature as A Determinant of Brain-Heart Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8784. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65616-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable high-order FC-based methodology for hemodynamic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.109130. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient preconditioner for adaptive Fast Multipole accelerated Boundary Element Methods to model time-harmonic 3D wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 352 (1), pp.189-210. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FC-based spectral solver for elastodynamic problems in general three-dimensional domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 307, pp.333 - 354. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physiologically Relevant, Simple Outflow Boundary Model for Truncated Vasculature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (5), pp.1470 - 1481. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-011-0246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and measurement by pulsed television holography of ultrasonic displacement maps in plates with through-thickness defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Deán-Ben Xosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (9), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3484953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for characterizing defects in plates using two-dimensional maps of instantaneous ultrasonic out-of-plane displacement obtained by pulsed TV-holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luis Deán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7389, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.827819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint: Geometry-agnostic model reduction with GNN-generated reduced POD bases and Boosted PGD enrichment for (non)linear structural elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami modeling with dynamic seafloors: a high-order solver validated with shallow water benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Propagation and Scattering of Quasi-Rayleigh Waves in Plates: Quantitative comparison between Pulsed TV-Holography Measurements and FC(Gram) elastodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pseudo-spectral methodology without numerical diffusion for conducting dye simulations and particle residence time calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M. Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Strike Slip Fault Tsunami-genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elbanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelmeguid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequentially-reduced artificial intelligence based systems and methods for cardiovascular transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Mohammed Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Niroumandijahromi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240138773A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing views of time series waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240180472A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically controllable force-generating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 14706823. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Deep Learning on Graphs and Model Order Reduction for Efficient Preliminary Sizing of Mechanical Structures in Aircraft Crash Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faisal Amlani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-agnostic model reduction with GNN-generated reduced POD bases and boosted PGD enrichment for (non)linear structural elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 448, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-frequency relationship of wave dynamics in fluid-filled compliant tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.033102. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.033102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the vectorcardiographic T-loop as a planar ellipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrocardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91, pp.153956. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2025.153956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Machine Learning Transfer Function for Central Pressure Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Niroumandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjopen/oeaf082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating nonlinear finite element analysis via residual-aware neural network constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eliot Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Scanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Volume 251, pp.104431. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2025.104431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order space-time Fourier continuation approach for one-dimensional hemodynamics and wave propagation in the entire human circulatory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (7), pp.071921. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0273041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid numerical methodology coupling Reduced Order Modeling and Graph Neural Networks for non-parametric geometries: applications to structural dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 430, pp.117243. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourier-based methodology without numerical diffusion for conducting dye simulations and particle residence time calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112472. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights on age-related changes in heart-aorta-brain hemodynamic coupling using a pulse wave model of the entire circulatory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohrab Mazandarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325 (5), pp.H1193-H1209. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00314.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Postural Effects on Fluid Mixing and Irrigation Patterns for Intraventricular Hemorrhage Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coskun Bilgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.1270-1283. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-022-03130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 0D‐3D coupling of a lattice Boltzmann methodology for fluid‐structure aortic flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (5), pp.e3683. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation of the single-lead ECG along the planar QRS loop for improving morphologic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrocardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.24-26. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2023.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supershear shock front contribution to the tsunami from the 2018 &amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt;w 7.5 Palu, Indonesia earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim J F Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 230 (3), pp.2089-2097. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and applicability of non-invasive evaluation of aortic wave intensity using only pressure waveforms in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (10), pp.105003. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ac2671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of strike-slip fault tsunami genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elbanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelmeguid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (19), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2025632118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vessel wall mechanics on non-invasive evaluation of cardiovascular intrinsic frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryson Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.110852. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability of cardiovascular intrinsic frequencies: Validations in preclinical models and non-invasive clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangde Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kloner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 284, pp.119880. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2021.119880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Effects of Aortic Arch Stiffening on Pulsatile Energy Transmission to Cerebral Vasculature as A Determinant of Brain-Heart Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8784. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65616-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable high-order FC-based methodology for hemodynamic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.109130. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient preconditioner for adaptive Fast Multipole accelerated Boundary Element Methods to model time-harmonic 3D wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 352 (1), pp.189-210. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FC-based spectral solver for elastodynamic problems in general three-dimensional domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 307, pp.333 - 354. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physiologically Relevant, Simple Outflow Boundary Model for Truncated Vasculature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (5), pp.1470 - 1481. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-011-0246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and measurement by pulsed television holography of ultrasonic displacement maps in plates with through-thickness defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Deán-Ben Xosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (9), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3484953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for characterizing defects in plates using two-dimensional maps of instantaneous ultrasonic out-of-plane displacement obtained by pulsed TV-holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luis Deán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7389, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.827819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation of partial differential equations using periodic extensions and high-performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Doghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards higher-order block-structured meshes on planar domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Méndez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Barrera-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Meshing Roundtable Workshop 2026 (SIAM IMR26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Network-Enhanced Model Order Reduction for Complex Geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2025, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.11724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, high-order, parallel numerical methodology for hyperbolic PDEs : applications to elastodynamics problems in ultrasonic non-destructive testing and seismic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering (COMPDYN-UNCECOMP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes Island, Greece. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7907/V9DQ-P103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation avancée des tsunamis : une approche spectrale pour intégrer la dynamique sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un solveur pseudo-spectral pour les équations de tsunami 2D soumises à des mouvements sismiques dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemodynamic correlates of cardiovascular intrinsic frequencies: a model-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society (APS) Global Physics Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pseudo-spectral solver for 2D tsunami equations subjected to dynamic earthquake ground motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-dimensionnement de structures aéronautiques : une nouvelle perspective grâce à la combinaison de la réduction de modèles et de l'apprentissage profond sur graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach with reduced order modelling and graph neural networks for non-parametric problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMIME, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérateurs pseudo-spectraux pour la différenciation numérique des EDP d'ordre élevé : applications à l'élastodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-dimensionnement de structures aéronautiques : une nouvelle perspective grâce à la combinaison de la réduction de modèles et de l'apprentissage profond sur graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Calcul des Structures et Modélisation (CSMA), May 2024, Giens (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order explicit PDE solvers using trigonometric interpolations of non-periodic functions (with applications to engineering, geophysics, &amp; medicine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics (WCCM-PANAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Fourier continuation-based solvers for time-dependent problems in solids, fluids & their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National en Calcul des Structures (CSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-performance spectral framework for 1D Navier-Stokes equations &amp; wave dynamics in the arterial circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So Cal Fluids XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Pasadena (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments on adaptive fast Boundary Element Methods to model elastic wave propagation in sedimentary basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D metric-based anisotropic mesh adaptation for the fast multipole accelerated boundary element method in acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P Groth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourier Continuation-based solver for 3D elastic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint: Geometry-agnostic model reduction with GNN-generated reduced POD bases and Boosted PGD enrichment for (non)linear structural elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami modeling with dynamic seafloors: a high-order solver validated with shallow water benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pseudo-spectral methodology without numerical diffusion for conducting dye simulations and particle residence time calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M. Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Propagation and Scattering of Quasi-Rayleigh Waves in Plates: Quantitative comparison between Pulsed TV-Holography Measurements and FC(Gram) elastodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Strike Slip Fault Tsunami-genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elbanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelmeguid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequentially-reduced artificial intelligence based systems and methods for cardiovascular transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Mohammed Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Niroumandijahromi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240138773A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing views of time series waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240180472A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically controllable force-generating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 14706823. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Deep Learning on Graphs and Model Order Reduction for Efficient Preliminary Sizing of Mechanical Structures in Aircraft Crash Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Doghman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Amlani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan M&#233;ndez-Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barrera-S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Melkior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7907/V9DQ-P103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Matray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.11724" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema M Pahlevan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Groth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. Bruno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118357" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brian Chiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Rinderknecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2025.153956" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Aghilinejad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Gharib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.033102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Niroumandi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hossein Gorji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Alavi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeaf082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070128v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104431" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585018v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117243" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coskun Bilgi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rizzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-03130-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Pahlevan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112472" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Mazandarani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin King" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00314.2023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3683" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2023.03.060" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03869566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S Bhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J F Simons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac2671" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryson Rogers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110852" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elbanna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmeguid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2025632118" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangde Dai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kloner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2021.119880" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65616-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109130" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.11.060" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pahlevan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hossein Gorji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-011-0246-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C810A5AAE2B2464E308482308CECF87D3A05F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s De&#225;n-Ben Xos&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel F. Doval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3484953" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luis De&#225;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.827819" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218403v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565339v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema M. Pahlevan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Mohammed Pahlevan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Alavi Dehkordi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Gorji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Niroumandijahromi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Brian Chiu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lombardini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Matray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Amlani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118357" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Aghilinejad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Gharib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.033102" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brian Chiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Rinderknecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2025.153956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Niroumandi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hossein Gorji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Alavi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeaf082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070128v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema M Pahlevan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585018v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Pahlevan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112472" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Mazandarani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin King" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00314.2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coskun Bilgi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-03130-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3683" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2023.03.060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03869566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S Bhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J F Simons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac2671" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elbanna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmeguid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2025632118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryson Rogers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110852" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangde Dai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kloner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2021.119880" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65616-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. Bruno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.11.060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pahlevan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hossein Gorji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-011-0246-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C810A5AAE2B2464E308482308CECF87D3A05F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s De&#225;n-Ben Xos&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel F. Doval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Fernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3484953" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luis De&#225;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.827819" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Doghman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan M&#233;ndez-Cruz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barrera-S&#225;nchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.11724" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7907/V9DQ-P103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Melkior" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585078v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Groth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218403v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema M. Pahlevan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Mohammed Pahlevan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Alavi Dehkordi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Gorji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Niroumandijahromi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Brian Chiu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lombardini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>