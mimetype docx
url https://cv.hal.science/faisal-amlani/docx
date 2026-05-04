--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faisal Amlani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-agnostic model reduction with GNN-generated reduced POD bases and boosted PGD enrichment for (non)linear structural elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 448, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-frequency relationship of wave dynamics in fluid-filled compliant tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.033102. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.033102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the vectorcardiographic T-loop as a planar ellipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrocardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91, pp.153956. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2025.153956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Machine Learning Transfer Function for Central Pressure Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Niroumandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjopen/oeaf082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating nonlinear finite element analysis via residual-aware neural network constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eliot Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Scanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Volume 251, pp.104431. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2025.104431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order space-time Fourier continuation approach for one-dimensional hemodynamics and wave propagation in the entire human circulatory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (7), pp.071921. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0273041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid numerical methodology coupling Reduced Order Modeling and Graph Neural Networks for non-parametric geometries: applications to structural dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 430, pp.117243. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourier-based methodology without numerical diffusion for conducting dye simulations and particle residence time calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112472. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights on age-related changes in heart-aorta-brain hemodynamic coupling using a pulse wave model of the entire circulatory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohrab Mazandarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325 (5), pp.H1193-H1209. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00314.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Postural Effects on Fluid Mixing and Irrigation Patterns for Intraventricular Hemorrhage Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coskun Bilgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.1270-1283. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-022-03130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 0D‐3D coupling of a lattice Boltzmann methodology for fluid‐structure aortic flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (5), pp.e3683. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation of the single-lead ECG along the planar QRS loop for improving morphologic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrocardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.24-26. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2023.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supershear shock front contribution to the tsunami from the 2018 &amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt;w 7.5 Palu, Indonesia earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim J F Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 230 (3), pp.2089-2097. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and applicability of non-invasive evaluation of aortic wave intensity using only pressure waveforms in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (10), pp.105003. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ac2671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of strike-slip fault tsunami genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elbanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelmeguid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (19), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2025632118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vessel wall mechanics on non-invasive evaluation of cardiovascular intrinsic frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryson Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.110852. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability of cardiovascular intrinsic frequencies: Validations in preclinical models and non-invasive clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangde Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kloner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 284, pp.119880. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2021.119880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Effects of Aortic Arch Stiffening on Pulsatile Energy Transmission to Cerebral Vasculature as A Determinant of Brain-Heart Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8784. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65616-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable high-order FC-based methodology for hemodynamic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.109130. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient preconditioner for adaptive Fast Multipole accelerated Boundary Element Methods to model time-harmonic 3D wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 352 (1), pp.189-210. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FC-based spectral solver for elastodynamic problems in general three-dimensional domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 307, pp.333 - 354. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physiologically Relevant, Simple Outflow Boundary Model for Truncated Vasculature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (5), pp.1470 - 1481. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-011-0246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and measurement by pulsed television holography of ultrasonic displacement maps in plates with through-thickness defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Deán-Ben Xosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (9), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3484953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for characterizing defects in plates using two-dimensional maps of instantaneous ultrasonic out-of-plane displacement obtained by pulsed TV-holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luis Deán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7389, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.827819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation of partial differential equations using periodic extensions and high-performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Doghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards higher-order block-structured meshes on planar domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Méndez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Barrera-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Meshing Roundtable Workshop 2026 (SIAM IMR26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Network-Enhanced Model Order Reduction for Complex Geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2025, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.11724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, high-order, parallel numerical methodology for hyperbolic PDEs : applications to elastodynamics problems in ultrasonic non-destructive testing and seismic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering (COMPDYN-UNCECOMP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes Island, Greece. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7907/V9DQ-P103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation avancée des tsunamis : une approche spectrale pour intégrer la dynamique sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un solveur pseudo-spectral pour les équations de tsunami 2D soumises à des mouvements sismiques dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemodynamic correlates of cardiovascular intrinsic frequencies: a model-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society (APS) Global Physics Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pseudo-spectral solver for 2D tsunami equations subjected to dynamic earthquake ground motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-dimensionnement de structures aéronautiques : une nouvelle perspective grâce à la combinaison de la réduction de modèles et de l'apprentissage profond sur graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach with reduced order modelling and graph neural networks for non-parametric problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMIME, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérateurs pseudo-spectraux pour la différenciation numérique des EDP d'ordre élevé : applications à l'élastodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-dimensionnement de structures aéronautiques : une nouvelle perspective grâce à la combinaison de la réduction de modèles et de l'apprentissage profond sur graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Calcul des Structures et Modélisation (CSMA), May 2024, Giens (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order explicit PDE solvers using trigonometric interpolations of non-periodic functions (with applications to engineering, geophysics, &amp; medicine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics (WCCM-PANAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Fourier continuation-based solvers for time-dependent problems in solids, fluids & their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National en Calcul des Structures (CSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-performance spectral framework for 1D Navier-Stokes equations &amp; wave dynamics in the arterial circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So Cal Fluids XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Pasadena (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments on adaptive fast Boundary Element Methods to model elastic wave propagation in sedimentary basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D metric-based anisotropic mesh adaptation for the fast multipole accelerated boundary element method in acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P Groth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourier Continuation-based solver for 3D elastic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint: Geometry-agnostic model reduction with GNN-generated reduced POD bases and Boosted PGD enrichment for (non)linear structural elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami modeling with dynamic seafloors: a high-order solver validated with shallow water benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pseudo-spectral methodology without numerical diffusion for conducting dye simulations and particle residence time calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M. Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Propagation and Scattering of Quasi-Rayleigh Waves in Plates: Quantitative comparison between Pulsed TV-Holography Measurements and FC(Gram) elastodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Strike Slip Fault Tsunami-genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elbanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelmeguid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequentially-reduced artificial intelligence based systems and methods for cardiovascular transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Mohammed Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Niroumandijahromi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240138773A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing views of time series waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240180472A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically controllable force-generating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 14706823. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Deep Learning on Graphs and Model Order Reduction for Efficient Preliminary Sizing of Mechanical Structures in Aircraft Crash Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faisal Amlani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation of partial differential equations using periodic extensions and high-performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Doghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards higher-order block-structured meshes on planar domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Méndez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Barrera-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Meshing Roundtable Workshop 2026 (SIAM IMR26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, high-order, parallel numerical methodology for hyperbolic PDEs : applications to elastodynamics problems in ultrasonic non-destructive testing and seismic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering (COMPDYN-UNCECOMP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes Island, Greece. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7907/V9DQ-P103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation avancée des tsunamis : une approche spectrale pour intégrer la dynamique sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un solveur pseudo-spectral pour les équations de tsunami 2D soumises à des mouvements sismiques dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction with GNN-based reduced bases for unparametrized geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTE &amp; AICOMAS 2025 3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.11724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Network-Enhanced Model Order Reduction for Complex Geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2025, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.11724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemodynamic correlates of cardiovascular intrinsic frequencies: a model-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society (APS) Global Physics Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pseudo-spectral solver for 2D tsunami equations subjected to dynamic earthquake ground motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach with reduced order modelling and graph neural networks for non-parametric problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMIME, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-dimensionnement de structures aéronautiques : une nouvelle perspective grâce à la combinaison de la réduction de modèles et de l'apprentissage profond sur graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérateurs pseudo-spectraux pour la différenciation numérique des EDP d'ordre élevé : applications à l'élastodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-dimensionnement de structures aéronautiques : une nouvelle perspective grâce à la combinaison de la réduction de modèles et de l'apprentissage profond sur graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Calcul des Structures et Modélisation (CSMA), May 2024, Giens (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order explicit PDE solvers using trigonometric interpolations of non-periodic functions (with applications to engineering, geophysics, &amp; medicine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics (WCCM-PANAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Fourier continuation-based solvers for time-dependent problems in solids, fluids & their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National en Calcul des Structures (CSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-performance spectral framework for 1D Navier-Stokes equations &amp; wave dynamics in the arterial circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So Cal Fluids XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Pasadena (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments on adaptive fast Boundary Element Methods to model elastic wave propagation in sedimentary basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D metric-based anisotropic mesh adaptation for the fast multipole accelerated boundary element method in acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P Groth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourier Continuation-based solver for 3D elastic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-agnostic model reduction with GNN-generated reduced POD bases and boosted PGD enrichment for (non)linear structural elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 448, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the vectorcardiographic T-loop as a planar ellipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrocardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91, pp.153956. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2025.153956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-frequency relationship of wave dynamics in fluid-filled compliant tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.033102. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.033102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order space-time Fourier continuation approach for one-dimensional hemodynamics and wave propagation in the entire human circulatory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (7), pp.071921. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0273041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Machine Learning Transfer Function for Central Pressure Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Niroumandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjopen/oeaf082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating nonlinear finite element analysis via residual-aware neural network constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eliot Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Scanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Volume 251, pp.104431. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2025.104431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid numerical methodology coupling Reduced Order Modeling and Graph Neural Networks for non-parametric geometries: applications to structural dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 430, pp.117243. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourier-based methodology without numerical diffusion for conducting dye simulations and particle residence time calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112472. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights on age-related changes in heart-aorta-brain hemodynamic coupling using a pulse wave model of the entire circulatory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohrab Mazandarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325 (5), pp.H1193-H1209. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00314.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Postural Effects on Fluid Mixing and Irrigation Patterns for Intraventricular Hemorrhage Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coskun Bilgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.1270-1283. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-022-03130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 0D‐3D coupling of a lattice Boltzmann methodology for fluid‐structure aortic flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (5), pp.e3683. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation of the single-lead ECG along the planar QRS loop for improving morphologic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrocardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.24-26. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2023.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supershear shock front contribution to the tsunami from the 2018 &amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt;w 7.5 Palu, Indonesia earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim J F Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 230 (3), pp.2089-2097. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and applicability of non-invasive evaluation of aortic wave intensity using only pressure waveforms in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (10), pp.105003. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ac2671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of strike-slip fault tsunami genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elbanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelmeguid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (19), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2025632118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vessel wall mechanics on non-invasive evaluation of cardiovascular intrinsic frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryson Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.110852. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability of cardiovascular intrinsic frequencies: Validations in preclinical models and non-invasive clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangde Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kloner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 284, pp.119880. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2021.119880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Effects of Aortic Arch Stiffening on Pulsatile Energy Transmission to Cerebral Vasculature as A Determinant of Brain-Heart Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8784. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65616-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable high-order FC-based methodology for hemodynamic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.109130. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient preconditioner for adaptive Fast Multipole accelerated Boundary Element Methods to model time-harmonic 3D wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 352 (1), pp.189-210. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FC-based spectral solver for elastodynamic problems in general three-dimensional domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 307, pp.333 - 354. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physiologically Relevant, Simple Outflow Boundary Model for Truncated Vasculature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (5), pp.1470 - 1481. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-011-0246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and measurement by pulsed television holography of ultrasonic displacement maps in plates with through-thickness defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Deán-Ben Xosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (9), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3484953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for characterizing defects in plates using two-dimensional maps of instantaneous ultrasonic out-of-plane displacement obtained by pulsed TV-holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luis Deán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7389, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.827819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order solver for simulating tsunami genesis and propagation induced by highly time-dependent earthquake ground motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-10036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Deep Learning on Graphs and Model Order Reduction for Efficient Preliminary Sizing of Mechanical Structures in Aircraft Crash Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blend-to-zero operators for smooth transition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Méndez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint: Geometry-agnostic model reduction with GNN-generated reduced POD bases and Boosted PGD enrichment for (non)linear structural elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami modeling with dynamic seafloors: a high-order solver validated with shallow water benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid numerical methodology coupling Reduced Order Modeling and Graph Neural Networks for non-parametric geometries: applications to structural dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pseudo-spectral methodology without numerical diffusion for conducting dye simulations and particle residence time calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M. Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Propagation and Scattering of Quasi-Rayleigh Waves in Plates: Quantitative comparison between Pulsed TV-Holography Measurements and FC(Gram) elastodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Strike Slip Fault Tsunami-genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elbanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelmeguid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequentially-reduced artificial intelligence based systems and methods for cardiovascular transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Mohammed Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Niroumandijahromi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240138773A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing views of time series waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240180472A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically controllable force-generating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 14706823. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Matray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Amlani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118357" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Aghilinejad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Gharib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.033102" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brian Chiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Rinderknecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2025.153956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Niroumandi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hossein Gorji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Alavi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeaf082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070128v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema M Pahlevan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585018v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Pahlevan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112472" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Mazandarani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin King" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00314.2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coskun Bilgi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-03130-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3683" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2023.03.060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03869566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S Bhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J F Simons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac2671" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elbanna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmeguid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2025632118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryson Rogers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110852" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangde Dai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kloner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2021.119880" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65616-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. Bruno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.11.060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pahlevan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hossein Gorji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-011-0246-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C810A5AAE2B2464E308482308CECF87D3A05F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s De&#225;n-Ben Xos&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel F. Doval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Fernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3484953" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luis De&#225;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.827819" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Doghman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan M&#233;ndez-Cruz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barrera-S&#225;nchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.11724" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7907/V9DQ-P103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Melkior" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585078v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Groth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218403v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema M. Pahlevan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Mohammed Pahlevan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Alavi Dehkordi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Gorji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Niroumandijahromi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Brian Chiu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lombardini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Doghman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Amlani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan M&#233;ndez-Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barrera-S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7907/V9DQ-P103" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Melkior" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Matray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.11724" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema M Pahlevan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824557v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Groth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. Bruno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brian Chiu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Rinderknecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2025.153956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Aghilinejad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Gharib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.033102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Niroumandi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hossein Gorji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Alavi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeaf082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070128v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585018v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117243" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Pahlevan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112472" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Mazandarani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin King" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00314.2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coskun Bilgi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rizzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-03130-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3683" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2023.03.060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03869566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S Bhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J F Simons" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac162" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac2671" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elbanna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmeguid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2025632118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryson Rogers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110852" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangde Dai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kloner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2021.119880" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65616-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109130" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.11.060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pahlevan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hossein Gorji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-011-0246-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C810A5AAE2B2464E308482308CECF87D3A05F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s De&#225;n-Ben Xos&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel F. Doval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Fernandez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3484953" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luis De&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.827819" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema M. Pahlevan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621970v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Mohammed Pahlevan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Alavi Dehkordi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Gorji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Niroumandijahromi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Brian Chiu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lombardini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>