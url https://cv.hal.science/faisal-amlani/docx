--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faisal Amlani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation of partial differential equations using periodic extensions and high-performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Doghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards higher-order block-structured meshes on planar domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Méndez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Barrera-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Meshing Roundtable Workshop 2026 (SIAM IMR26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, high-order, parallel numerical methodology for hyperbolic PDEs : applications to elastodynamics problems in ultrasonic non-destructive testing and seismic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering (COMPDYN-UNCECOMP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes Island, Greece. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7907/V9DQ-P103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation avancée des tsunamis : une approche spectrale pour intégrer la dynamique sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un solveur pseudo-spectral pour les équations de tsunami 2D soumises à des mouvements sismiques dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction with GNN-based reduced bases for unparametrized geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTE &amp; AICOMAS 2025 3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.11724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Network-Enhanced Model Order Reduction for Complex Geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2025, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.11724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemodynamic correlates of cardiovascular intrinsic frequencies: a model-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society (APS) Global Physics Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pseudo-spectral solver for 2D tsunami equations subjected to dynamic earthquake ground motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach with reduced order modelling and graph neural networks for non-parametric problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMIME, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-dimensionnement de structures aéronautiques : une nouvelle perspective grâce à la combinaison de la réduction de modèles et de l'apprentissage profond sur graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérateurs pseudo-spectraux pour la différenciation numérique des EDP d'ordre élevé : applications à l'élastodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-dimensionnement de structures aéronautiques : une nouvelle perspective grâce à la combinaison de la réduction de modèles et de l'apprentissage profond sur graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Calcul des Structures et Modélisation (CSMA), May 2024, Giens (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order explicit PDE solvers using trigonometric interpolations of non-periodic functions (with applications to engineering, geophysics, &amp; medicine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics (WCCM-PANAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Fourier continuation-based solvers for time-dependent problems in solids, fluids & their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National en Calcul des Structures (CSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-performance spectral framework for 1D Navier-Stokes equations &amp; wave dynamics in the arterial circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So Cal Fluids XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Pasadena (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments on adaptive fast Boundary Element Methods to model elastic wave propagation in sedimentary basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D metric-based anisotropic mesh adaptation for the fast multipole accelerated boundary element method in acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P Groth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourier Continuation-based solver for 3D elastic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-agnostic model reduction with GNN-generated reduced POD bases and boosted PGD enrichment for (non)linear structural elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 448, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the vectorcardiographic T-loop as a planar ellipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrocardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91, pp.153956. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2025.153956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-frequency relationship of wave dynamics in fluid-filled compliant tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.033102. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.033102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order space-time Fourier continuation approach for one-dimensional hemodynamics and wave propagation in the entire human circulatory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (7), pp.071921. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0273041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Machine Learning Transfer Function for Central Pressure Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Niroumandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjopen/oeaf082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating nonlinear finite element analysis via residual-aware neural network constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eliot Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Scanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Volume 251, pp.104431. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2025.104431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid numerical methodology coupling Reduced Order Modeling and Graph Neural Networks for non-parametric geometries: applications to structural dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 430, pp.117243. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourier-based methodology without numerical diffusion for conducting dye simulations and particle residence time calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112472. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights on age-related changes in heart-aorta-brain hemodynamic coupling using a pulse wave model of the entire circulatory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohrab Mazandarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325 (5), pp.H1193-H1209. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00314.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Postural Effects on Fluid Mixing and Irrigation Patterns for Intraventricular Hemorrhage Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coskun Bilgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.1270-1283. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-022-03130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 0D‐3D coupling of a lattice Boltzmann methodology for fluid‐structure aortic flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (5), pp.e3683. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation of the single-lead ECG along the planar QRS loop for improving morphologic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrocardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.24-26. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2023.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supershear shock front contribution to the tsunami from the 2018 &amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt;w 7.5 Palu, Indonesia earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim J F Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 230 (3), pp.2089-2097. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and applicability of non-invasive evaluation of aortic wave intensity using only pressure waveforms in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (10), pp.105003. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ac2671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of strike-slip fault tsunami genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elbanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelmeguid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (19), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2025632118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vessel wall mechanics on non-invasive evaluation of cardiovascular intrinsic frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryson Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.110852. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability of cardiovascular intrinsic frequencies: Validations in preclinical models and non-invasive clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangde Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kloner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 284, pp.119880. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2021.119880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Effects of Aortic Arch Stiffening on Pulsatile Energy Transmission to Cerebral Vasculature as A Determinant of Brain-Heart Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8784. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65616-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable high-order FC-based methodology for hemodynamic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.109130. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient preconditioner for adaptive Fast Multipole accelerated Boundary Element Methods to model time-harmonic 3D wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 352 (1), pp.189-210. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FC-based spectral solver for elastodynamic problems in general three-dimensional domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 307, pp.333 - 354. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physiologically Relevant, Simple Outflow Boundary Model for Truncated Vasculature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (5), pp.1470 - 1481. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-011-0246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and measurement by pulsed television holography of ultrasonic displacement maps in plates with through-thickness defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Deán-Ben Xosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (9), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3484953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for characterizing defects in plates using two-dimensional maps of instantaneous ultrasonic out-of-plane displacement obtained by pulsed TV-holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luis Deán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7389, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.827819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order solver for simulating tsunami genesis and propagation induced by highly time-dependent earthquake ground motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-10036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Deep Learning on Graphs and Model Order Reduction for Efficient Preliminary Sizing of Mechanical Structures in Aircraft Crash Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blend-to-zero operators for smooth transition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Méndez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint: Geometry-agnostic model reduction with GNN-generated reduced POD bases and Boosted PGD enrichment for (non)linear structural elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami modeling with dynamic seafloors: a high-order solver validated with shallow water benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid numerical methodology coupling Reduced Order Modeling and Graph Neural Networks for non-parametric geometries: applications to structural dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pseudo-spectral methodology without numerical diffusion for conducting dye simulations and particle residence time calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M. Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Propagation and Scattering of Quasi-Rayleigh Waves in Plates: Quantitative comparison between Pulsed TV-Holography Measurements and FC(Gram) elastodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Strike Slip Fault Tsunami-genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elbanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelmeguid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequentially-reduced artificial intelligence based systems and methods for cardiovascular transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Mohammed Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Niroumandijahromi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240138773A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing views of time series waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240180472A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically controllable force-generating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 14706823. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faisal Amlani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami modeling with dynamic seafloors: A high-order solver validated with shallow water benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 562, pp.114990. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2026.114990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-agnostic model reduction with GNN-generated reduced POD bases and boosted PGD enrichment for (non)linear structural elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 448, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the vectorcardiographic T-loop as a planar ellipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrocardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91, pp.153956. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2025.153956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-frequency relationship of wave dynamics in fluid-filled compliant tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.033102. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.033102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating nonlinear finite element analysis via residual-aware neural network constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eliot Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Scanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Volume 251, pp.104431. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2025.104431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order space-time Fourier continuation approach for one-dimensional hemodynamics and wave propagation in the entire human circulatory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (7), pp.071921. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0273041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Machine Learning Transfer Function for Central Pressure Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Niroumandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjopen/oeaf082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid numerical methodology coupling Reduced Order Modeling and Graph Neural Networks for non-parametric geometries: applications to structural dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 430, pp.117243. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourier-based methodology without numerical diffusion for conducting dye simulations and particle residence time calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112472. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights on age-related changes in heart-aorta-brain hemodynamic coupling using a pulse wave model of the entire circulatory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohrab Mazandarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325 (5), pp.H1193-H1209. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00314.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Postural Effects on Fluid Mixing and Irrigation Patterns for Intraventricular Hemorrhage Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coskun Bilgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.1270-1283. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-022-03130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 0D‐3D coupling of a lattice Boltzmann methodology for fluid‐structure aortic flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (5), pp.e3683. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation of the single-lead ECG along the planar QRS loop for improving morphologic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrocardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.24-26. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2023.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supershear shock front contribution to the tsunami from the 2018 &amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt;w 7.5 Palu, Indonesia earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim J F Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 230 (3), pp.2089-2097. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and applicability of non-invasive evaluation of aortic wave intensity using only pressure waveforms in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (10), pp.105003. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ac2671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of strike-slip fault tsunami genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elbanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelmeguid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (19), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2025632118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vessel wall mechanics on non-invasive evaluation of cardiovascular intrinsic frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryson Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.110852. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability of cardiovascular intrinsic frequencies: Validations in preclinical models and non-invasive clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangde Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kloner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 284, pp.119880. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2021.119880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Effects of Aortic Arch Stiffening on Pulsatile Energy Transmission to Cerebral Vasculature as A Determinant of Brain-Heart Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arian Aghilinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8784. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65616-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable high-order FC-based methodology for hemodynamic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.109130. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient preconditioner for adaptive Fast Multipole accelerated Boundary Element Methods to model time-harmonic 3D wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 352 (1), pp.189-210. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FC-based spectral solver for elastodynamic problems in general three-dimensional domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 307, pp.333 - 354. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physiologically Relevant, Simple Outflow Boundary Model for Truncated Vasculature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (5), pp.1470 - 1481. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-011-0246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and measurement by pulsed television holography of ultrasonic displacement maps in plates with through-thickness defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Deán-Ben Xosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (9), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3484953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for characterizing defects in plates using two-dimensional maps of instantaneous ultrasonic out-of-plane displacement obtained by pulsed TV-holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luis Deán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7389, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.827819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation of partial differential equations using periodic extensions and high-performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Doghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards higher-order block-structured meshes on planar domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Méndez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Barrera-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Meshing Roundtable Workshop 2026 (SIAM IMR26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, high-order, parallel numerical methodology for hyperbolic PDEs : applications to elastodynamics problems in ultrasonic non-destructive testing and seismic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering (COMPDYN-UNCECOMP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes Island, Greece. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7907/V9DQ-P103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation avancée des tsunamis : une approche spectrale pour intégrer la dynamique sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction with GNN-based reduced bases for unparametrized geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTE &amp; AICOMAS 2025 3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.11724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un solveur pseudo-spectral pour les équations de tsunami 2D soumises à des mouvements sismiques dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Network-Enhanced Model Order Reduction for Complex Geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2025, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.11724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemodynamic correlates of cardiovascular intrinsic frequencies: a model-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society (APS) Global Physics Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pseudo-spectral solver for 2D tsunami equations subjected to dynamic earthquake ground motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach with reduced order modelling and graph neural networks for non-parametric problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMIME, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-dimensionnement de structures aéronautiques : une nouvelle perspective grâce à la combinaison de la réduction de modèles et de l'apprentissage profond sur graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérateurs pseudo-spectraux pour la différenciation numérique des EDP d'ordre élevé : applications à l'élastodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-dimensionnement de structures aéronautiques : une nouvelle perspective grâce à la combinaison de la réduction de modèles et de l'apprentissage profond sur graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Calcul des Structures et Modélisation (CSMA), May 2024, Giens (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order explicit PDE solvers using trigonometric interpolations of non-periodic functions (with applications to engineering, geophysics, &amp; medicine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics (WCCM-PANAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Fourier continuation-based solvers for time-dependent problems in solids, fluids & their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National en Calcul des Structures (CSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-performance spectral framework for 1D Navier-Stokes equations &amp; wave dynamics in the arterial circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So Cal Fluids XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Pasadena (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments on adaptive fast Boundary Element Methods to model elastic wave propagation in sedimentary basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D metric-based anisotropic mesh adaptation for the fast multipole accelerated boundary element method in acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P Groth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourier Continuation-based solver for 3D elastic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order solver for simulating tsunami genesis and propagation induced by highly time-dependent earthquake ground motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-10036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Deep Learning on Graphs and Model Order Reduction for Efficient Preliminary Sizing of Mechanical Structures in Aircraft Crash Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blend-to-zero operators for smooth transition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Méndez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint: Geometry-agnostic model reduction with GNN-generated reduced POD bases and Boosted PGD enrichment for (non)linear structural elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami modeling with dynamic seafloors: a high-order solver validated with shallow water benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Melkior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid numerical methodology coupling Reduced Order Modeling and Graph Neural Networks for non-parametric geometries: applications to structural dynamics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Matray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Propagation and Scattering of Quasi-Rayleigh Waves in Plates: Quantitative comparison between Pulsed TV-Holography Measurements and FC(Gram) elastodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel F. Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pseudo-spectral methodology without numerical diffusion for conducting dye simulations and particle residence time calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema M. Pahlevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Strike Slip Fault Tsunami-genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elbanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelmeguid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequentially-reduced artificial intelligence based systems and methods for cardiovascular transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niema Mohammed Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Alavi Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Gorji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Niroumandijahromi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240138773A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing views of time series waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Min Brian Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Rinderknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240180472A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically controllable force-generating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Amlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 14706823. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Doghman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Amlani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan M&#233;ndez-Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barrera-S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7907/V9DQ-P103" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Melkior" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Matray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.11724" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema M Pahlevan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824557v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Groth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. Bruno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brian Chiu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Rinderknecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2025.153956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Aghilinejad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Gharib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.033102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Niroumandi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hossein Gorji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Alavi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeaf082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070128v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585018v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117243" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Pahlevan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112472" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Mazandarani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin King" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00314.2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coskun Bilgi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rizzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-03130-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3683" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2023.03.060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03869566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S Bhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J F Simons" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac162" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac2671" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elbanna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmeguid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2025632118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryson Rogers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110852" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangde Dai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kloner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2021.119880" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65616-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109130" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.11.060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pahlevan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hossein Gorji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-011-0246-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C810A5AAE2B2464E308482308CECF87D3A05F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s De&#225;n-Ben Xos&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel F. Doval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Fernandez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3484953" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luis De&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.827819" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema M. Pahlevan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621970v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Mohammed Pahlevan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Alavi Dehkordi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Gorji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Niroumandijahromi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Brian Chiu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lombardini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Melkior" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S Bhat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Amlani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114990" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Matray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118357" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brian Chiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Rinderknecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2025.153956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Aghilinejad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Gharib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.033102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070128v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema M Pahlevan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Niroumandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hossein Gorji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Alavi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeaf082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585018v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117243" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Pahlevan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112472" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Mazandarani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00314.2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coskun Bilgi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rizzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-03130-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2023.03.060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03869566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J F Simons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac162" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac2671" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elbanna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmeguid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2025632118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryson Rogers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110852" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangde Dai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kloner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2021.119880" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65616-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. Bruno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.11.060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pahlevan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hossein Gorji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-011-0246-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C810A5AAE2B2464E308482308CECF87D3A05F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s De&#225;n-Ben Xos&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel F. Doval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3484953" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luis De&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.827819" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Doghman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan M&#233;ndez-Cruz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barrera-S&#225;nchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7907/V9DQ-P103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965805v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.11724" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Groth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606582v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10036" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585040v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema M. Pahlevan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Mohammed Pahlevan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Alavi Dehkordi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Gorji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Niroumandijahromi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Brian Chiu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lombardini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>