--- v0 (2026-03-29)
+++ v1 (2026-05-16)
@@ -187,754 +187,754 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Parengyodontium spp. strains isolated from the cultural heritage environment: Phylogenetic diversity, phenotypical diversity, and occurrence</w:t>
+                <w:t xml:space="preserve">Leptobacillium cavernicola, a newly discovered fungal species isolated from several Paleolithic-decorated caves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre François</w:t>
+                <w:t xml:space="preserve">Alexandre Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 114 (5), pp.825-840. </w:t>
+              <w:t xml:space="preserve">Phytotaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 571 (2), pp.186-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00275514.2022.2094046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/phytotaxa.571.2.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813024v1</w:t>
+                <w:t xml:space="preserve">hal-04615611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptobacillium cavernicola, a newly discovered fungal species isolated from several Paleolithic-decorated caves in France</w:t>
+                <w:t xml:space="preserve">Diversity of Parengyodontium spp. strains isolated from the cultural heritage environment: Phylogenetic diversity, phenotypical diversity, and occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Francois</w:t>
+                <w:t xml:space="preserve">Alexandre François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytotaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 571 (2), pp.186-196. </w:t>
+              <w:t xml:space="preserve">Mycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (5), pp.825-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/phytotaxa.571.2.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00275514.2022.2094046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615611v1</w:t>
+                <w:t xml:space="preserve">hal-03813024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR Spectroscopy for Identification and Intra-Species Characterization of Serpula lacrymans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rony Barboux</w:t>
+                <w:t xml:space="preserve">Simplicillium pech-merlensis, a new fungal species isolated from the air of the Pech-Merle show cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Di Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11188463⟩</w:t>
+              <w:t xml:space="preserve">Phytotaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 521 (2), pp.80-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/phytotaxa.521.2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346175v1</w:t>
+                <w:t xml:space="preserve">hal-04615638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplicillium pech-merlensis, a new fungal species isolated from the air of the Pech-Merle show cave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Francois</w:t>
+                <w:t xml:space="preserve">FTIR Spectroscopy for Identification and Intra-Species Characterization of Serpula lacrymans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Barboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Di Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytotaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 521 (2), pp.80-94. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/phytotaxa.521.2.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11188463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615638v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TT 33 - Tombe de Padiaménopé (Thèbes-ouest)</w:t>
+                <w:t xml:space="preserve">Factors inducing bryophyte growth on prehistoric pigments and effect of UV-C treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Traunecker</w:t>
+                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Henri Mathieu</w:t>
+                <w:t xml:space="preserve">Olympe Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Einaudi</w:t>
+                <w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Régen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pollin</w:t>
+                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.1162⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-10681-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03026582v1</w:t>
+                <w:t xml:space="preserve">hal-02935642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors inducing bryophyte growth on prehistoric pigments and effect of UV-C treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TT 33 - Tombe de Padiaménopé (Thèbes-ouest)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Traunecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
+                <w:t xml:space="preserve">Bernard Henri Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olympe Einhorn</w:t>
+                <w:t xml:space="preserve">Silvia Einaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faisl Bousta</w:t>
+                <w:t xml:space="preserve">Isabelle Régen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
+                <w:t xml:space="preserve">Gaël Pollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-10681-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935642v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03026582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parengyodontium album, a frequently reported fungal species in the cultural heritage environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1109,2569 +1109,2605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the archaeal and fungal diversity associated with gypsum efflorescences on the walls of the decorated Sorcerer’s prehistoric cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of fungi proliferation and diversity in cultural heritage: Reactions to UV-C treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Touron</w:t>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13213-019-01506-2⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 647, pp.905 - 913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263981v1</w:t>
+                <w:t xml:space="preserve">hal-01859162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fungi proliferation and diversity in cultural heritage: Reactions to UV-C treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
+                <w:t xml:space="preserve">Characterization of the archaeal and fungal diversity associated with gypsum efflorescences on the walls of the decorated Sorcerer’s prehistoric cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle Karimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.089⟩</w:t>
+              <w:t xml:space="preserve">Annals of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (10), pp.1071-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13213-019-01506-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859162v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pink staircase of Sully-sur-Loire castle: Even bacteria like historic stonework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibiod.2019.104805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of biocides, allelopathic substances and UV-C as treatments for biofilm proliferation on heritage monuments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Borderie</w:t>
+                <w:t xml:space="preserve">Bacterial diversity associated with saline efflorescences damaging the walls of a French decorated prehistoric cave registered as a World Cultural Heritage Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2018.03.016⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762927v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of UV-C radiation on Chlorella vulgaris, a biofilm-forming alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10811-017-1380-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity associated with saline efflorescences damaging the walls of a French decorated prehistoric cave registered as a World Cultural Heritage Site</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Seyer</w:t>
+                <w:t xml:space="preserve">Comparison of biocides, allelopathic substances and UV-C as treatments for biofilm proliferation on heritage monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.03.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593638v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 615, pp.1207 - 1217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleaching of biofilm-forming algae induced by UV-C treatment: a preliminary study on chlorophyll degradation and its optimization for an application on cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-018-1654-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity on rock surface of the ruined part of a French historic monument: The Chaalis abbey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Seyer</w:t>
+                <w:t xml:space="preserve">White fungal covering on the wall paintings of the Saint-Savin-sur-Gartempe Abbey church crypt: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Di Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 120, pp.161-169. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 122, pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.02.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03593672v1</w:t>
+                <w:t xml:space="preserve">hal-04615987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm communities survey at the areas of salt crystallization on the walls of a decorated shelter listed at UNESCO World cultural Heritage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Bacterial diversity on rock surface of the ruined part of a French historic monument: The Chaalis abbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Mihajlovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gabarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122, pp.116-127. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 120, pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03593665v1</w:t>
+                <w:t xml:space="preserve">hal-03593672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White fungal covering on the wall paintings of the Saint-Savin-sur-Gartempe Abbey church crypt: A case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Francois</w:t>
+                <w:t xml:space="preserve">Biofilm communities survey at the areas of salt crystallization on the walls of a decorated shelter listed at UNESCO World cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122, pp.29-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122, pp.116-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615987v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-C as a means to combat biofilm proliferation on prehistoric paintings: evidence from laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympe Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Khatyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-017-9791-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-C as an efficient means to combat biofilm formation in show caves: evidence from the La Glacière Cave (France) and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympe Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (31), pp.24611 - 24623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-017-0143-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dynamique de colonisation microbienne de produits de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moularat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Silar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 104 (5), pp.507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2016035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browning Phenomenon of Medieval Stained Glass Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10.1021/ac504193z. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac504193z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of techniques for the characterization and quantification of microbial colonization on stone monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Mihajlovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayette Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Di Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (3), http://link.springer.com/article/10.1007%2Fs13213-014-0956-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13213-014-0956-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular damage caused by high UV-C irradiation of the cave-harvested green alga Chlorella minutissima: Implications for cave management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 93, pp.118-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Procedure for Molecular Analysis of Airborne Microflora in Three Indoor Environments: An Office and Two Different Museum Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moularat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Orial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ritoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (3), pp.226 - 234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/clen.201100699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of moulds by volatile organic compounds: Application to heritage conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moularat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rukshala Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Orial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (3), pp.210--217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibiod.2010.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3681,154 +3717,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECAGRAPH : détection précoce des contaminants des collections graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moularat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sciences des matériaux du patrimoine culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3838,417 +3874,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-C as an Efficient Means to Combat Biofilm Formation in Cultural Heritage Monument. Biodiversity and Impact on Prehistoric Pigments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Khatyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on the Conservation of Monuments in the Mediterranean Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.525-530, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78093-1_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECAGRAPH : détection précoce des contaminants des collections graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moularat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Sciences des matériaux du patrimoine culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture et de la Communication, pp.44-49, 2013, 978-2-11-138533-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV IRRADIATION AS AN ALTERNATIVE TO CHEMICAL TREATMENTS: A NEW APPROACH AGAINST ALGAL BIOFILMS PROLIFERATION CONTAMINATING BUILDING FACADES, HISTORICAL MONUMENTS AND TOURISTIC SUBTERRANEAN ENVIRONMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Orial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dagmar Krueger and Helga Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algae: Ecology, Economic Uses and Environmental Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.155, 2012, Marine Biology, Environmental Science, Engineering and Technology, 978-1-62081-280-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4258,391 +4294,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIM PAMIR Patrimoines matériels -innovation, expérimentation et résilience Charte de réutilisation des données du projet MIAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Mkhinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Balland-Bolou-Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisl Bousta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verney Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPEC UP12 - Université Paris-Est Créteil Val-de-Marne - Paris 12. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD_ MIAM_ Altération microbienne et préservation des monuments en zone urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clarisse Balland-Bolou-Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Mkhinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UPEC UP12 - Université Paris-Est Créteil Val-de-Marne - Paris 12. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et compréhension de la dynamique de colonisation microbienne des supports : vers l'élaboration de nouveaux traitements préventifs adaptés aux environnements intérieurs. Rapport final et rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moularat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Orial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Primequal. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4652,114 +4688,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la rétention par le bois des sels d'ammonium quaternaire et conséquences sur la résistance à l'attaque des champignons : Etude du comportement, face aux basidiomycètes, du bois greffé par des motifs acyles à longue chaîne carbonée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998NAN10235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4827,51 +4863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28D49628"/>
+    <w:nsid w:val="B7FB29B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5058,51 +5094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faisl-bousta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1056-8463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130930717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leplat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00275514.2022.2094046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.571.2.5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Barboux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.521.2.2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Traunecker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Einaudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pollin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Einhorn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10681-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2020.06.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard R&#233;gnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136844" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mirval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-019-01506-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.089" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guiavarc'H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mertz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2019.104805" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borderie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.03.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1380-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1654-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mihajlovski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gabarre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.02.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.05.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.04.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Khatyr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9791-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838188v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0143-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Draghi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBF8AAF91B6EE1093D35AC778E908DCC1BA5CFC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504193z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Benamara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-014-0956-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.05.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N25DPGD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652760v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Orial" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ritoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201100699" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FRN00NM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Joblin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Orial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2010.01.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1TZF2LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03653256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berardo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Basset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78093-1_56" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04386772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laffont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mkhinini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verney Aur&#233;lie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03654391v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10235" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faisl-bousta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1056-8463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130930717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leplat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Francois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.571.2.5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00275514.2022.2094046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.521.2.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Barboux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188463" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935642v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Einhorn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10681-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Traunecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Einaudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pollin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2020.06.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard R&#233;gnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136844" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSDVRG2T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mirval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-019-01506-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guiavarc'H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mertz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2019.104805" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1380-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762927v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borderie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.03.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLRD608C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17T4L2N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1654-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.04.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mihajlovski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gabarre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.02.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Khatyr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9791-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0143-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Draghi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBF8AAF91B6EE1093D35AC778E908DCC1BA5CFC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504193z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Benamara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-014-0956-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.05.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N25DPGD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Orial" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ritoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201100699" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FRN00NM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Joblin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Orial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2010.01.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1TZF2LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03653256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Basset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78093-1_56" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04386772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laffont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825322v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169318v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mkhinini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verney Aur&#233;lie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03654391v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10235" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>