--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faïz Gallouj </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter bubbles as a vector of tradition? Decoding opinion dynamics with agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (4), pp.88. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42001-025-00422-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the photovoltaic energy community of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Oliveira Militão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josivania Silva Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025-1 (19), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18573-4.p.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in libraries: A service-oriented perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (1), pp.105110. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2024.105110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Libraries as Social Innovators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Library Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01616846.2024.2357399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Intensive Social Services as the Basis for the National Social Innovation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foresight and STI Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17323/2500-2597.2022.1.34.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities and social entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (3), pp.627-650. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.17-49. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understandings of Social Innovation within the Danish Public Sector: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Scupola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fuglsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vorre Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci11020049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social entrepreneurs as change makers: expanding public service networks for social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vorre Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fuglsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Scupola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14719037.2021.1916065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping social innovation networks: Knowledge intensive social services as systems builders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.120068. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service innovation networks (PSINs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, European Review of Service Economics and Management 2020 – 2, n° 10, 2020 – 2 (n° 10), pp.133-169. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11028-6.p.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a servitization of innovation networks: a mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14719037.2019.1637012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02498297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.91-120. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09862-1.p.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' Involvement in Value Co‐Creation: The More the Better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social innovation in services industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Windrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (6), pp.551-569. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2017.1419124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation public-privé dans les services (RIPPS) : une nouvelle expression des réseaux d’innovation dans une économie des services et du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.67-118. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social innovation in services industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toivonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Windrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Industry and Innovation, 25 (6), pp.551-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review for International Journal of Entrepreneurial Behaviour & Research João J. Ferreira, Leo-Paul Dana and Vanessa Ratten (eds) (2016), Knowledge Spilloverbased Strategic Entrepreneurship,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behavior &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.726 - 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l’imitation et de l’invention : Gabriel Tarde et l’économie évolutionniste de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic growth, business cycles and products variety: exploring the role of demand satiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.503-529. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-017-0498-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Elie Ofek, Eitan Muller and Barak Libai (2016), Innovation equity: assessing and managing the monetary value of new products and services, The University of Chicago Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.212-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Value Creation in Service Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Rajala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-creation of multi-agent social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Windrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Schartinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-05-2015-0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01322603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The futures of the service economy in Europe: a foresight analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Stare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.TSF-18028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Service Innovation: Solid Waste Sector from the Perspective of Clean Development Mechanism Landfill Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sônia Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inspiration Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (2), pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The futures of the service economy in Europe: a foresight analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Stare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.80-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system dynamic and multi-criteria evaluation of innovations in environmental services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsi Hyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampsa Ruutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Nieminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01203646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiration Economy &amp;quot; : A New Journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inspiration Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tertiarisation favorise-t-elle la production de déchets municipaux ? La discussion d'un paradoxe à partir d'un modèle multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 123 (1), pp.83-126. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.231.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research on innovation in services: Which place for public services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Miles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.98-117. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strueco.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation du conseil et évolution de la qualité des preuves produites pour les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (337), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la productivité : les multiples mondes de la performance dans le commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-private innovation networks and innovation activities in French service firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeh Morrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.191-217. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.010.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge intensive business services and long term growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol XXVII, pp.97-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les multiples dimensions de la performance dans le commerce et la distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services, performance et politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tome LXIV (n°2), pp.53-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services, performance et politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIV (2), pp.53-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating the characteristics-based approach to service innovation: making the service process visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.008.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible innovation and hidden performance in services: a challenge for public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intereconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (5), pp.278-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services intensifs en connaissances : processeurs de connaissances et producteurs d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economia dos Serviços e Inovaçao Technologica : Entrevista com o professor Faïz Gallouj Por Sayonara Leal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Economia Politica de las Tecnologicas de la Informacion y Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for analysing the innovation dynamic in services: the case of ‘assembled’ services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3/4), pp.285-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et changement institutionnel dans les services de soins aux personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.11-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 119, p. 25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in hospitals : a survey of the litterature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.8 (n°3), p. 181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 8, p. 347-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and Employment Effects in Services: a Review of the Literature and an Agenda for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Industries Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 27 (n° 3-4), p. 193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation innovation-emploi dans les services : un bilan et un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (108), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d’analyse de la dynamique de l’innovation dans les services : le cas des services de types architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1973-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'analyse de la dynamique de l'innovation dans les services : Le cas des services de types architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.1973-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation innovation-emploi dans les services, Travail et Emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'analyse de la dynamique de l'innovation dans les services : Le cas des services de types architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 7, p. 1973-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation innovation-emploi dans les services : un bilan et un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108 (octobre-décembre), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in care services for the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Industries Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol.26 (n°3), p.303-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping innovation dynamics in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researh policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.817-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau cap pour EGS (Economie et Gestion des Services) (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 7, p. 1919-1922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l'innovation et du changement dans les services de soins aux personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol.58 (n°3), p.139-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’hôpital fonction de production à l’hôpital service complexe et nœud de réseau : les différentes facettes de l’innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l’innovation et du changement dans les services de soins aux personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (3), pp.139-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hôpital fonction de production à l'hôpital service complexe et nœud de réseau : les différentes facettes de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 1, p. 223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive la société de services !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hôpital-fonction de production à l'hôpital service complexe et noeud de réseaux : Les différentes facettes de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hôpital fonction de production à l'hôpital service complexe et nœud de réseau : les différentes facettes de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol.58 (n°1), p.223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services et par les services: un bilan des travaux français récents (1999-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.1979-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the definition of research and development in the light of the specificities of services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (6), pp.415-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services en France : un bilan (1999-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.1979-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services and the attendant myths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 31, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Surveys for Service Industries : a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.70-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du processus d’innovation dans les services : les résultats d’une enquête postale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 59 (avril-juin), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of innovation organisation in service firms: postal survey results and theoretical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (1), pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du processus d’innovation dans les services : les résultats d’une enquête postale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 59 (avril-juin), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “ casse-tête ” de la mesure de l’innovation dans les services : enquête sur les enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 93 (4), pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services and the search for relevant innovation indicators: a review of national and international surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (4), pp.218-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires de l’innovation dans les services : vers un enrichissement des taxonomies évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (5), pp.143-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services et ses mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 134 (Février), pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et coûts de la production de cohésion sociale dans les relations de service public : le cas des guichets à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ghillebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duplaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/005110ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services et le modèle du &amp;quot;cycle du produit inversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N°113, mars-avril-mai, pp.82-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Neo-Schumpeterian Theory of Innovation in Services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace Economics, Peace Science and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (6), pp.405-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weinstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (4-5), pp.537-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de production de l'innovation dans les service de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, N° 103 mars-avril-mai, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles économiques et innovations de service : quelques interrogations à la lumière de la pensée schumpeterienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.169-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'innovation dans les activités de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 149, pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborating for social innovation in public services: inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th RESER/COVAL International Congress. Value Co-creation and Innovation in the New Service Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which innovation regime for public service innovation networks for social innovation (PSINSIs)? lessons from a European cases database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th RESER/COVAL International Congress. Value Co-creation and Innovation in the New Service Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Public Services in the Light of Public Administration Paradigms and Service Innovation Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Social Innovations: Konwledge Intensive Social Services (KISS) as Systems Builders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R-D Management conference “The innovation challenge: bridging research, industry and society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03270368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R-D Management conference "The innovation challenge: bridging research, industry and society, Ecole Polytechnique, HEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Social Innovation Networks (Preliminary draft) *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”, Ceuta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03270326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a servitization of innovation networks: from traditional innovation networks to public service innovation networks for social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEGRATE conference "Research and innovation in work for people with complex needs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services in innovation networks and innovation networks in services: from traditional innovation networks (TINs) to public service innovation networks (PSINs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th RESER Conference, “Services in the age of contested globalization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gotheborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USERS' INVOLVEMENT IN VALUE CO-CREATION: THE MORE THE BETTER?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International RESER Conference, Services in the Age of Contested Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03270383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria and multi-actor perspective for the evaluation of sustainability services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsi Hyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Applied Human Factors and Ergonomics AHFE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growth of the Service Sector in Palestine: The productivity challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeh Morrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finding Growth Through Service Activities In Barren Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER-Aix-Marseille Université, Sep 2013, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research on innovation in services: which place for public services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International EIBURS-TAIPS Conference on: Innovation in the public sector and public e-services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatization of advisory services and the quality of evidence for farmers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium, Producing and reproducing farming systems: New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the myth of non-materiality. Energy consumption in service industries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fourcroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the European Society for Ecological Economics. Advancing Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Ecological Economics, Jun 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Brazilian Symposium on Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Brasilia, Nov 2009, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services: a review of the debate and a research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès de l’ANPAD (Associaçao Nacional de Pos-Graduaçao e Pesquisa em Administraçao)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANPAD, Sep 2009, Sao Polo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation public-privé dans les services (RIPPS) ne sont pas des réseaux d’innovation (RI) comme les autres : quels enseignements pour les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth International RESER Conference “The Resilience of the Global Service Economy“,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER and University of Gothenburg, Sep 2009, Gothenburg, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services et entrepreneuriat : au-delà des conceptions industrialistes et technologistes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum L'esprit de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The innovation gap and the performance gap in the service economies : a trouble for public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The spirit of innovation III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des métiers dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">regards croisés sur l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services : a characteristics-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIME Conférence (Demand, Product Characteristics and Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jena, Oct 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services, technologies de l'information et développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Congress of the European Regional Science Association (ERSA) and Association de Science Régiona&amp;le de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative theory of innovation in services and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence internationale du RESER, Service Competitiveness and Cohesion-Balancing Dynamics in the Knowledge Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER and University of Tampere, Sep 2007, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'innovation dans les services en économie et en gestion: l'âge de la majorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence BMO-Innovation, L’innovation dans l’économie et la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESG-UQAM, Dec 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence internationale du RESER, Services Governance and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between innovation and employment in services: a review of the literature and an agenda for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between innovation and employment in services: a review of the literature and an agenda for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, services, emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'innovation, l'entrepreneuriat et la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation des espaces de coordination des firmes de services aux entreprises : le cas de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et territoires face aux défis de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l ‘imitation et de l'invention : Gabriel Tarde et l'économie évolutionniste de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Y a-t-il des lois en économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l’imitation et de l’invention : Gabriel Tarde et l’économie évolutionniste de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque international de l'ACGEPE (Association Charles Gide pour l’étude de la pensée économique) « Y a-t-il des lois en économies ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Charles Gide pour l’étude de la pensée économique, Sep 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche servicielle de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence francophone en gestion et ingénierie des systèmes hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication (TIC) dans les services de soins aux personnes âgées (SSPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication (TIC) dans les services de soins aux personnes âgées (SSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital : de l’innovation médicale à l’innovation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, University of Manchester (UMIST), Sep 2002, Manchester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation interactionnelle : un modèle néoschumpeterien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de l’IFRESI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRESI-CNRS, Apr 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires de l’innovation dans les services : vers un enrichissement des taxonomies évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l’IRIS : “ Changement institutionnel et dynamique de l’innovation ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Service Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishers, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-1-78347-293-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DRH innovateur: Management des ressources humaines et dynamiques d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stankiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Lang, 2014, 2034-5402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Private Innovation Networks in Services: the dynamics of cooperation in service innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Windrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2013, 978 1 78100 265 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Uzunidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E Peter Lang, 3, pp.406, 2012, Business and Innovation, 978-90-5201-864-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité à l'épreuve des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E Peter Lang, 2012, 2034-5402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Handbook of Innovation and Services: A Multi-disciplinary Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2010, 978 1 84720 504 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Productivity in Services: Issues, Strategies and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2008, 978 1 84720 269 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hôpital innovateur : de l'innovation médicale à l'innovation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masson, 195 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital innovateur : de l'innovation médicale à l'innovation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masson, 2004, 2 294 01606 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.306, 2002, Economie et innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the service economy: the new wealth of nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.226, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity, Innovation and Knowledge in Services. New Economic and Socio-Economic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.307, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the Service Economy: the New Wealth of Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2002, 978 1 84064 670 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1996, 2 7178 3162 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'innovation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Logiques économiques, 1994, 2-7384-2829-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager le conseil: stratégies et relations des consultants et de leurs clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience International, 1992, 2 84074 003 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen Advances in Service Innovation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ada Scupola and Lars Fuglsang. (eds) (2018), Integrated Crossroads of Service, Innovation and Experience Research-Emerging and Established Trends, Edward Elgar Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen challenges for service innovation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Service Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services, Service Innovation and the Ecological Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faïz Gallouj; Faridah Djellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Service Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.27-45, 2018, 978-1-78990-772-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation: the different pathways towards openness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Richardson D., Castree N., Goodchild M.F., Kobayashi A., Liu W. and Marston R.A. (eds), The International Encyclopedia of Geography: People, the Earth, Environment, and Technology, John Wiley and sons </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme valeur : quelle GRH pour développer les compétences dynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le DRH innovateur : management des ressources humaines et dynamiques d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°11, pp.105-136, 2014, Business and innovation, 2034-5402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation comme valeur : quelle GRH pour développer les compétences dynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le DRH innovateur : management des ressources humaines et dynamiques d’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.100-131, 2014, 978-2-87574-196-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dynamics in hospitals : applied case studies in french hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Windrum et P. Koch (eds), « Innovation in public services : management creativity and entrepreneurship »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, p. 139-161, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of research on health sector innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Windrum et P. Koch (eds), « Innovation in public services : management creativity and entrepreneurship »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, p. 64-86, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services : une économie de la performance et de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONNOYER M.C. et TERNAUX P. (éd), Mondialisation des services, innovation et dynamiques territoriales, Editions L’Harmattan, Collection La Librairie des Humanités, p. 15-22.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economia da Inovaçao : um balanço dos debates recentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bernardes R.C. et Andreassi T. (eds), Inovação em Serviços Intensivos em Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, São Paulo, ed. Saraiva, p. 3-27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services : une économie de la performance et de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Monnoyer M.C. et Ternaux P. (éd), Mondialisation des services, innovation et dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Collection La Librairie des Humanités, p. 15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services et l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, p. 109-130, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager la recherche-développement et l'innovation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des idées pour la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.181-184, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : Hisser la question de l’innovation dans les services hors de la “ trappe de compétence ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DJELLAL F., GALLOUJ F. (eds), Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.7-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la nature de l'innovation dans les services : les enseignements d'une enquête postale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.135-163, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisser la question de l'innovation dans les services hors de la trappe de compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation interactionnelle : un modèle néoschumpétérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-283, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactional innovation: a neoschumpeterian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation as strategic reflexivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.29-56, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GADREY J., GALLOUJ F. (eds), Productivity, Innovation and Knowledge in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation interactionnelle : un modèle neoschumpeterien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DJELLAL F., GALLOUJ F. (eds), Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.253-283, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes sur l’innovation dans les services : un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et innovation : la France dans la Compétition mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.319-331, 1999, 2 11 004432 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services : les premiers résultats d’une enquête postale exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services : une invitation à l’insurrection intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.55-74, 1999, 2717839364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The innovation gap and the performance gap in the service economies : a trouble for public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation à l'hôpital : au-delà de l'innovation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services et entrepreneuriat : au-delà des conceptions industrialistes et technologistes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services : a characteristics-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a theory of innovation in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in « assembled » services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative theory of innovation in services and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de productivité dans les services : assimilation, particularisme et intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating in the service economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité dans les services administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, services, emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services en économie et en gestion : l'âge de la majorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, services, emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between innovation and employment in services: a review of the literature and an agenda for research Institute of Innovation Research (IoIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité dans les services administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l ‘imitation et de l'invention : Gabriel Tarde et l'économie évolutionniste de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dynamics in package-services : an analytical framework applied to hospital services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche servicielle de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the services sector : issues at stake and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation à l'hôpital : Une grille d'analyse et des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication (TIC) dans les services de soins aux personnes âgées (SSPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the services sector : issues at stake and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'innovation de service public (RISP) : un instrument d'innovation collaborative et de co-création de valeur dans le(s) service(s) public(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services publics à la lumière des paradigmes de l'administration publique et des perspectives des Service Innovation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services dans les réseaux d'innovation et les réseaux d'innovation dans les services : des réseaux d'innovation traditionnels (RIT) aux réseaux d'innovation de service public (RISP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIBS and the Dynamics of Industrial Clusters: a Complex Adaptive Systems Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account hidden innovation in innovation networks: the role of public-private innovation networks in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service innovation for sustainability: paths for greening through service innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The laws of imitation and invention: Gabriel Tarde and the evolutionary economics of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Productivity Measurement and Strategies: Performance Evaluation and Strategies in Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'innovation public-privé dans les services (RIPPS) ne sont pas des réseaux d'innovation (RI) comme les autres : quels enseignements pour les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques environnementales et éco-innovations des firmes de services : un modèle d'adaptation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale et innovation de service : première ébauche d’un dialogue nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services et entrepreneuriat : au-delà des conceptions industrialistes et technologistes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 6.1: “4th empirical approach to value co-creation in public services: structural transformations”, “Co-VAL [770356] Understanding value co-creation in public services for transforming European public administrations”, WP6 Structural transformations: public-private innovation networks and social innovation in public services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Merlin-Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fuglsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Lille; European Commision. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille; Commission Européenne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service: innovation, performance and public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission, Directorate General For Research &amp; Innovation Innovation for Growth (I4G). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité dans les services administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Lille 1, CLERSE. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les prestations de cohésion sociale « hors cadre » des services publics et leur coût. Le cas des relations de guichet à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ghillebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 1, CLERSE. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-développement et l'innovation dans les activités de conseil : synthèse sectorielle et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 1, CLERSE. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faïz Gallouj </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter bubbles as a vector of tradition? Decoding opinion dynamics with agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (4), pp.88. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42001-025-00422-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the photovoltaic energy community of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Oliveira Militão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josivania Silva Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025-1 (19), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18573-4.p.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in libraries: A service-oriented perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (1), pp.105110. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2024.105110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Libraries as Social Innovators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Library Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01616846.2024.2357399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities and social entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (3), pp.627-650. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.17-49. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Intensive Social Services as the Basis for the National Social Innovation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foresight and STI Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17323/2500-2597.2022.1.34.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understandings of Social Innovation within the Danish Public Sector: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Scupola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fuglsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vorre Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci11020049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social entrepreneurs as change makers: expanding public service networks for social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vorre Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fuglsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Scupola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14719037.2021.1916065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service innovation networks (PSINs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, European Review of Service Economics and Management 2020 – 2, n° 10, 2020 – 2 (n° 10), pp.133-169. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11028-6.p.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping social innovation networks: Knowledge intensive social services as systems builders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.120068. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a servitization of innovation networks: a mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14719037.2019.1637012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02498297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.91-120. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09862-1.p.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' Involvement in Value Co‐Creation: The More the Better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social innovation in services industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Windrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (6), pp.551-569. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2017.1419124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation public-privé dans les services (RIPPS) : une nouvelle expression des réseaux d’innovation dans une économie des services et du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.67-118. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social innovation in services industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toivonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Windrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Industry and Innovation, 25 (6), pp.551-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Elie Ofek, Eitan Muller and Barak Libai (2016), Innovation equity: assessing and managing the monetary value of new products and services, The University of Chicago Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.212-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review for International Journal of Entrepreneurial Behaviour & Research João J. Ferreira, Leo-Paul Dana and Vanessa Ratten (eds) (2016), Knowledge Spilloverbased Strategic Entrepreneurship,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behavior &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.726 - 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l’imitation et de l’invention : Gabriel Tarde et l’économie évolutionniste de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic growth, business cycles and products variety: exploring the role of demand satiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.503-529. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-017-0498-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Value Creation in Service Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Rajala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-creation of multi-agent social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Windrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Schartinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-05-2015-0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01322603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Service Innovation: Solid Waste Sector from the Perspective of Clean Development Mechanism Landfill Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sônia Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inspiration Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (2), pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The futures of the service economy in Europe: a foresight analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Stare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.TSF-18028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The futures of the service economy in Europe: a foresight analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Stare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.80-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system dynamic and multi-criteria evaluation of innovations in environmental services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsi Hyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampsa Ruutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Nieminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01203646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiration Economy &amp;quot; : A New Journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inspiration Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tertiarisation favorise-t-elle la production de déchets municipaux ? La discussion d'un paradoxe à partir d'un modèle multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 123 (1), pp.83-126. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.231.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research on innovation in services: Which place for public services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Miles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.98-117. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strueco.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation du conseil et évolution de la qualité des preuves produites pour les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (337), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les multiples dimensions de la performance dans le commerce et la distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la productivité : les multiples mondes de la performance dans le commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-private innovation networks and innovation activities in French service firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeh Morrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.191-217. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.010.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol XXVII, pp.97-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge intensive business services and long term growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating the characteristics-based approach to service innovation: making the service process visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.008.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services, performance et politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tome LXIV (n°2), pp.53-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services, performance et politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIV (2), pp.53-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible innovation and hidden performance in services: a challenge for public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intereconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (5), pp.278-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services intensifs en connaissances : processeurs de connaissances et producteurs d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economia dos Serviços e Inovaçao Technologica : Entrevista com o professor Faïz Gallouj Por Sayonara Leal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Economia Politica de las Tecnologicas de la Informacion y Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et changement institutionnel dans les services de soins aux personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.11-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for analysing the innovation dynamic in services: the case of ‘assembled’ services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3/4), pp.285-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and Employment Effects in Services: a Review of the Literature and an Agenda for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Industries Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 27 (n° 3-4), p. 193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 119, p. 25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in hospitals : a survey of the litterature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.8 (n°3), p. 181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 8, p. 347-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation innovation-emploi dans les services : un bilan et un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (108), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d’analyse de la dynamique de l’innovation dans les services : le cas des services de types architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1973-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'analyse de la dynamique de l'innovation dans les services : Le cas des services de types architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.1973-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation innovation-emploi dans les services, Travail et Emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'analyse de la dynamique de l'innovation dans les services : Le cas des services de types architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 7, p. 1973-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation innovation-emploi dans les services : un bilan et un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108 (octobre-décembre), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in care services for the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Industries Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol.26 (n°3), p.303-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping innovation dynamics in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researh policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.817-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau cap pour EGS (Economie et Gestion des Services) (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 7, p. 1919-1922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hôpital fonction de production à l'hôpital service complexe et nœud de réseau : les différentes facettes de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol.58 (n°1), p.223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l'innovation et du changement dans les services de soins aux personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol.58 (n°3), p.139-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’hôpital fonction de production à l’hôpital service complexe et nœud de réseau : les différentes facettes de l’innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l’innovation et du changement dans les services de soins aux personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (3), pp.139-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hôpital fonction de production à l'hôpital service complexe et nœud de réseau : les différentes facettes de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 1, p. 223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive la société de services !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hôpital-fonction de production à l'hôpital service complexe et noeud de réseaux : Les différentes facettes de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services en France : un bilan (1999-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.1979-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services et par les services: un bilan des travaux français récents (1999-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.1979-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the definition of research and development in the light of the specificities of services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (6), pp.415-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services and the attendant myths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 31, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Surveys for Service Industries : a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.70-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du processus d’innovation dans les services : les résultats d’une enquête postale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 59 (avril-juin), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du processus d’innovation dans les services : les résultats d’une enquête postale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 59 (avril-juin), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of innovation organisation in service firms: postal survey results and theoretical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (1), pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “ casse-tête ” de la mesure de l’innovation dans les services : enquête sur les enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 93 (4), pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services and the search for relevant innovation indicators: a review of national and international surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (4), pp.218-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires de l’innovation dans les services : vers un enrichissement des taxonomies évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (5), pp.143-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et coûts de la production de cohésion sociale dans les relations de service public : le cas des guichets à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ghillebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duplaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/005110ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services et ses mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 134 (Février), pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services et le modèle du &amp;quot;cycle du produit inversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N°113, mars-avril-mai, pp.82-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Neo-Schumpeterian Theory of Innovation in Services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace Economics, Peace Science and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (6), pp.405-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weinstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (4-5), pp.537-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de production de l'innovation dans les service de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, N° 103 mars-avril-mai, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles économiques et innovations de service : quelques interrogations à la lumière de la pensée schumpeterienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.169-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'innovation dans les activités de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 149, pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborating for social innovation in public services: inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th RESER/COVAL International Congress. Value Co-creation and Innovation in the New Service Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which innovation regime for public service innovation networks for social innovation (PSINSIs)? lessons from a European cases database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th RESER/COVAL International Congress. Value Co-creation and Innovation in the New Service Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a servitization of innovation networks: from traditional innovation networks to public service innovation networks for social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEGRATE conference "Research and innovation in work for people with complex needs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Public Services in the Light of Public Administration Paradigms and Service Innovation Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Social Innovations: Konwledge Intensive Social Services (KISS) as Systems Builders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R-D Management conference “The innovation challenge: bridging research, industry and society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03270368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Social Innovation Networks (Preliminary draft) *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”, Ceuta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03270326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R-D Management conference "The innovation challenge: bridging research, industry and society, Ecole Polytechnique, HEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USERS' INVOLVEMENT IN VALUE CO-CREATION: THE MORE THE BETTER?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International RESER Conference, Services in the Age of Contested Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03270383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services in innovation networks and innovation networks in services: from traditional innovation networks (TINs) to public service innovation networks (PSINs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th RESER Conference, “Services in the age of contested globalization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gotheborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria and multi-actor perspective for the evaluation of sustainability services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsi Hyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Applied Human Factors and Ergonomics AHFE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growth of the Service Sector in Palestine: The productivity challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeh Morrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finding Growth Through Service Activities In Barren Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER-Aix-Marseille Université, Sep 2013, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatization of advisory services and the quality of evidence for farmers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium, Producing and reproducing farming systems: New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research on innovation in services: which place for public services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International EIBURS-TAIPS Conference on: Innovation in the public sector and public e-services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the myth of non-materiality. Energy consumption in service industries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fourcroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the European Society for Ecological Economics. Advancing Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Ecological Economics, Jun 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Brazilian Symposium on Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Brasilia, Nov 2009, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services: a review of the debate and a research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès de l’ANPAD (Associaçao Nacional de Pos-Graduaçao e Pesquisa em Administraçao)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANPAD, Sep 2009, Sao Polo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation public-privé dans les services (RIPPS) ne sont pas des réseaux d’innovation (RI) comme les autres : quels enseignements pour les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth International RESER Conference “The Resilience of the Global Service Economy“,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER and University of Gothenburg, Sep 2009, Gothenburg, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services et entrepreneuriat : au-delà des conceptions industrialistes et technologistes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum L'esprit de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The innovation gap and the performance gap in the service economies : a trouble for public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The spirit of innovation III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative theory of innovation in services and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence internationale du RESER, Service Competitiveness and Cohesion-Balancing Dynamics in the Knowledge Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER and University of Tampere, Sep 2007, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des métiers dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">regards croisés sur l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services : a characteristics-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIME Conférence (Demand, Product Characteristics and Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jena, Oct 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services, technologies de l'information et développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Congress of the European Regional Science Association (ERSA) and Association de Science Régiona&amp;le de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, services, emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'innovation, l'entrepreneuriat et la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'innovation dans les services en économie et en gestion: l'âge de la majorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence BMO-Innovation, L’innovation dans l’économie et la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESG-UQAM, Dec 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence internationale du RESER, Services Governance and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between innovation and employment in services: a review of the literature and an agenda for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between innovation and employment in services: a review of the literature and an agenda for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation des espaces de coordination des firmes de services aux entreprises : le cas de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et territoires face aux défis de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l ‘imitation et de l'invention : Gabriel Tarde et l'économie évolutionniste de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Y a-t-il des lois en économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l’imitation et de l’invention : Gabriel Tarde et l’économie évolutionniste de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque international de l'ACGEPE (Association Charles Gide pour l’étude de la pensée économique) « Y a-t-il des lois en économies ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Charles Gide pour l’étude de la pensée économique, Sep 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication (TIC) dans les services de soins aux personnes âgées (SSPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication (TIC) dans les services de soins aux personnes âgées (SSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche servicielle de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence francophone en gestion et ingénierie des systèmes hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital : de l’innovation médicale à l’innovation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, University of Manchester (UMIST), Sep 2002, Manchester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation interactionnelle : un modèle néoschumpeterien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de l’IFRESI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRESI-CNRS, Apr 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires de l’innovation dans les services : vers un enrichissement des taxonomies évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l’IRIS : “ Changement institutionnel et dynamique de l’innovation ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Service Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishers, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-1-78347-293-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DRH innovateur: Management des ressources humaines et dynamiques d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stankiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Lang, 2014, 2034-5402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Private Innovation Networks in Services: the dynamics of cooperation in service innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Windrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2013, 978 1 78100 265 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Uzunidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E Peter Lang, 3, pp.406, 2012, Business and Innovation, 978-90-5201-864-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité à l'épreuve des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E Peter Lang, 2012, 2034-5402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Handbook of Innovation and Services: A Multi-disciplinary Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2010, 978 1 84720 504 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Productivity in Services: Issues, Strategies and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2008, 978 1 84720 269 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital innovateur : de l'innovation médicale à l'innovation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masson, 2004, 2 294 01606 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hôpital innovateur : de l'innovation médicale à l'innovation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masson, 195 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.306, 2002, Economie et innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the service economy: the new wealth of nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.226, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity, Innovation and Knowledge in Services. New Economic and Socio-Economic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.307, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the Service Economy: the New Wealth of Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2002, 978 1 84064 670 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1996, 2 7178 3162 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'innovation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Logiques économiques, 1994, 2-7384-2829-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager le conseil: stratégies et relations des consultants et de leurs clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience International, 1992, 2 84074 003 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen Advances in Service Innovation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ada Scupola and Lars Fuglsang. (eds) (2018), Integrated Crossroads of Service, Innovation and Experience Research-Emerging and Established Trends, Edward Elgar Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen challenges for service innovation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Service Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services, Service Innovation and the Ecological Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faïz Gallouj; Faridah Djellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Service Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.27-45, 2018, 978-1-78990-772-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation: the different pathways towards openness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Richardson D., Castree N., Goodchild M.F., Kobayashi A., Liu W. and Marston R.A. (eds), The International Encyclopedia of Geography: People, the Earth, Environment, and Technology, John Wiley and sons </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme valeur : quelle GRH pour développer les compétences dynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le DRH innovateur : management des ressources humaines et dynamiques d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°11, pp.105-136, 2014, Business and innovation, 2034-5402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation comme valeur : quelle GRH pour développer les compétences dynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le DRH innovateur : management des ressources humaines et dynamiques d’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.100-131, 2014, 978-2-87574-196-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dynamics in hospitals : applied case studies in french hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Windrum et P. Koch (eds), « Innovation in public services : management creativity and entrepreneurship »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, p. 139-161, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of research on health sector innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Windrum et P. Koch (eds), « Innovation in public services : management creativity and entrepreneurship »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, p. 64-86, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services : une économie de la performance et de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONNOYER M.C. et TERNAUX P. (éd), Mondialisation des services, innovation et dynamiques territoriales, Editions L’Harmattan, Collection La Librairie des Humanités, p. 15-22.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economia da Inovaçao : um balanço dos debates recentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bernardes R.C. et Andreassi T. (eds), Inovação em Serviços Intensivos em Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, São Paulo, ed. Saraiva, p. 3-27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services : une économie de la performance et de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Monnoyer M.C. et Ternaux P. (éd), Mondialisation des services, innovation et dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Collection La Librairie des Humanités, p. 15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services et l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, p. 109-130, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager la recherche-développement et l'innovation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des idées pour la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.181-184, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : Hisser la question de l’innovation dans les services hors de la “ trappe de compétence ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DJELLAL F., GALLOUJ F. (eds), Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.7-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la nature de l'innovation dans les services : les enseignements d'une enquête postale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.135-163, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisser la question de l'innovation dans les services hors de la trappe de compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation interactionnelle : un modèle néoschumpétérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-283, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactional innovation: a neoschumpeterian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation as strategic reflexivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.29-56, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GADREY J., GALLOUJ F. (eds), Productivity, Innovation and Knowledge in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation interactionnelle : un modèle neoschumpeterien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DJELLAL F., GALLOUJ F. (eds), Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.253-283, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services : les premiers résultats d’une enquête postale exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services : une invitation à l’insurrection intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.55-74, 1999, 2717839364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes sur l’innovation dans les services : un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et innovation : la France dans la Compétition mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.319-331, 1999, 2 11 004432 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services et entrepreneuriat : au-delà des conceptions industrialistes et technologistes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The innovation gap and the performance gap in the service economies : a trouble for public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation à l'hôpital : au-delà de l'innovation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating in the service economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services : a characteristics-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a theory of innovation in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in « assembled » services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative theory of innovation in services and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de productivité dans les services : assimilation, particularisme et intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité dans les services administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité dans les services administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, services, emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services en économie et en gestion : l'âge de la majorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, services, emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between innovation and employment in services: a review of the literature and an agenda for research Institute of Innovation Research (IoIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dynamics in package-services : an analytical framework applied to hospital services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l ‘imitation et de l'invention : Gabriel Tarde et l'économie évolutionniste de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche servicielle de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the services sector : issues at stake and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation à l'hôpital : Une grille d'analyse et des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication (TIC) dans les services de soins aux personnes âgées (SSPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the services sector : issues at stake and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services dans les réseaux d'innovation et les réseaux d'innovation dans les services : des réseaux d'innovation traditionnels (RIT) aux réseaux d'innovation de service public (RISP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'innovation de service public (RISP) : un instrument d'innovation collaborative et de co-création de valeur dans le(s) service(s) public(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services publics à la lumière des paradigmes de l'administration publique et des perspectives des Service Innovation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIBS and the Dynamics of Industrial Clusters: a Complex Adaptive Systems Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account hidden innovation in innovation networks: the role of public-private innovation networks in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service innovation for sustainability: paths for greening through service innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The laws of imitation and invention: Gabriel Tarde and the evolutionary economics of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Productivity Measurement and Strategies: Performance Evaluation and Strategies in Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'innovation public-privé dans les services (RIPPS) ne sont pas des réseaux d'innovation (RI) comme les autres : quels enseignements pour les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques environnementales et éco-innovations des firmes de services : un modèle d'adaptation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale et innovation de service : première ébauche d’un dialogue nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services et entrepreneuriat : au-delà des conceptions industrialistes et technologistes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 6.1: “4th empirical approach to value co-creation in public services: structural transformations”, “Co-VAL [770356] Understanding value co-creation in public services for transforming European public administrations”, WP6 Structural transformations: public-private innovation networks and social innovation in public services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Merlin-Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fuglsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Lille; European Commision. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille; Commission Européenne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service: innovation, performance and public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission, Directorate General For Research &amp; Innovation Innovation for Growth (I4G). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité dans les services administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Lille 1, CLERSE. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les prestations de cohésion sociale « hors cadre » des services publics et leur coût. Le cas des relations de guichet à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ghillebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 1, CLERSE. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-développement et l'innovation dans les activités de conseil : synthèse sectorielle et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 1, CLERSE. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510247v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desmarchelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00422-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Oliveira Milit&#227;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josivania Silva Farias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18573-4.p.0039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.105110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01616846.2024.2357399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2022.1.34.41" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01176-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desmarchelier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Scupola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vorre Hansen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci11020049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2021.1916065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120068" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11028-6.p.0133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2019.1637012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12365" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Toivonen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Windrum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2017.1419124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6811" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubalcaba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toivonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Windrum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0498-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Rajala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Schartinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz F. Gallouj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-05-2015-0033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Weber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metka Stare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cruz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia Paulino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Hyytinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Ruutu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Nieminen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.231.0083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Miles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2013.06.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vigliano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Morrar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammadou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0191" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748661v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.008.0033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114092v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francoz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ghillebaert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duplaa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/005110ar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weinstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177989v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177975v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133963v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960624v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114002v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fourcroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decellas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286991v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287040v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113865v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287044v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288458v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288003v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114114v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288461v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247624v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stankiewicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111763v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111758v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111760v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111989v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Martinelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Moulaert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672567v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02399274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672570v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101518v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284735v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284741v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116589v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284753v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198417v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198423v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114128v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198328v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114131v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114118v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288004v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287998v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288002v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288052v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288048v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199647v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288038v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288041v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199653v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199651v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288061v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288059v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288067v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288070v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288066v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934284v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934290v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934287v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934280v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934289v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188568v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191137v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188530v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748099v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657601v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101509v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111716v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04598186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111765v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111803v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111932v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510247v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desmarchelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00422-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Oliveira Milit&#227;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josivania Silva Farias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18573-4.p.0039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.105110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01616846.2024.2357399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01176-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desmarchelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2022.1.34.41" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Scupola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vorre Hansen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci11020049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2021.1916065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11028-6.p.0133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120068" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2019.1637012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12365" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Toivonen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Windrum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2017.1419124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6811" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubalcaba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toivonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Windrum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0498-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Rajala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Schartinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz F. Gallouj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-05-2015-0033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cruz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia Paulino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Weber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metka Stare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Hyytinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Ruutu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Nieminen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.231.0083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Miles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2013.06.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vigliano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Morrar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammadou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.008.0033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284719v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247781v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114092v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247790v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ghillebaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duplaa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/005110ar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weinstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177989v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934282v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133963v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960624v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114002v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fourcroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decellas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286991v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113878v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113865v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114114v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288461v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247624v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stankiewicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111763v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111758v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111989v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Martinelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Moulaert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672567v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02399274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672570v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101518v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284735v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284741v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116589v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284753v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198417v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198423v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114128v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198328v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114131v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114118v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284763v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199653v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288059v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288061v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288067v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288070v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288066v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934289v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934284v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934290v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188568v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191137v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188530v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748099v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657601v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101509v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111716v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04598186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934277v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111765v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111803v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111932v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>