--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faïz Gallouj </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter bubbles as a vector of tradition? Decoding opinion dynamics with agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (4), pp.88. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42001-025-00422-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the photovoltaic energy community of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Oliveira Militão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josivania Silva Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025-1 (19), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18573-4.p.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in libraries: A service-oriented perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (1), pp.105110. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2024.105110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Libraries as Social Innovators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Library Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01616846.2024.2357399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities and social entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (3), pp.627-650. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.17-49. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Intensive Social Services as the Basis for the National Social Innovation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foresight and STI Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17323/2500-2597.2022.1.34.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understandings of Social Innovation within the Danish Public Sector: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Scupola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fuglsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vorre Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci11020049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social entrepreneurs as change makers: expanding public service networks for social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vorre Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fuglsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Scupola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14719037.2021.1916065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service innovation networks (PSINs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, European Review of Service Economics and Management 2020 – 2, n° 10, 2020 – 2 (n° 10), pp.133-169. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11028-6.p.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping social innovation networks: Knowledge intensive social services as systems builders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.120068. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a servitization of innovation networks: a mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14719037.2019.1637012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02498297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.91-120. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09862-1.p.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' Involvement in Value Co‐Creation: The More the Better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social innovation in services industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Windrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (6), pp.551-569. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2017.1419124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation public-privé dans les services (RIPPS) : une nouvelle expression des réseaux d’innovation dans une économie des services et du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.67-118. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social innovation in services industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toivonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Windrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Industry and Innovation, 25 (6), pp.551-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Elie Ofek, Eitan Muller and Barak Libai (2016), Innovation equity: assessing and managing the monetary value of new products and services, The University of Chicago Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.212-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review for International Journal of Entrepreneurial Behaviour & Research João J. Ferreira, Leo-Paul Dana and Vanessa Ratten (eds) (2016), Knowledge Spilloverbased Strategic Entrepreneurship,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behavior &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.726 - 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l’imitation et de l’invention : Gabriel Tarde et l’économie évolutionniste de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic growth, business cycles and products variety: exploring the role of demand satiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.503-529. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-017-0498-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Value Creation in Service Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Rajala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-creation of multi-agent social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Windrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Schartinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-05-2015-0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01322603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Service Innovation: Solid Waste Sector from the Perspective of Clean Development Mechanism Landfill Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sônia Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inspiration Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (2), pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The futures of the service economy in Europe: a foresight analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Stare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.TSF-18028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The futures of the service economy in Europe: a foresight analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Stare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.80-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system dynamic and multi-criteria evaluation of innovations in environmental services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsi Hyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampsa Ruutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Nieminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01203646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiration Economy &amp;quot; : A New Journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inspiration Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tertiarisation favorise-t-elle la production de déchets municipaux ? La discussion d'un paradoxe à partir d'un modèle multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 123 (1), pp.83-126. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.231.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research on innovation in services: Which place for public services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Miles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.98-117. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strueco.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation du conseil et évolution de la qualité des preuves produites pour les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (337), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les multiples dimensions de la performance dans le commerce et la distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la productivité : les multiples mondes de la performance dans le commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-private innovation networks and innovation activities in French service firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeh Morrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.191-217. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.010.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol XXVII, pp.97-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge intensive business services and long term growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating the characteristics-based approach to service innovation: making the service process visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.008.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services, performance et politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tome LXIV (n°2), pp.53-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services, performance et politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIV (2), pp.53-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible innovation and hidden performance in services: a challenge for public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intereconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (5), pp.278-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services intensifs en connaissances : processeurs de connaissances et producteurs d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economia dos Serviços e Inovaçao Technologica : Entrevista com o professor Faïz Gallouj Por Sayonara Leal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Economia Politica de las Tecnologicas de la Informacion y Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et changement institutionnel dans les services de soins aux personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.11-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for analysing the innovation dynamic in services: the case of ‘assembled’ services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3/4), pp.285-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and Employment Effects in Services: a Review of the Literature and an Agenda for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Industries Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 27 (n° 3-4), p. 193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 119, p. 25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in hospitals : a survey of the litterature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.8 (n°3), p. 181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 8, p. 347-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation innovation-emploi dans les services : un bilan et un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (108), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d’analyse de la dynamique de l’innovation dans les services : le cas des services de types architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1973-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'analyse de la dynamique de l'innovation dans les services : Le cas des services de types architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.1973-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation innovation-emploi dans les services, Travail et Emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'analyse de la dynamique de l'innovation dans les services : Le cas des services de types architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 7, p. 1973-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation innovation-emploi dans les services : un bilan et un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108 (octobre-décembre), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in care services for the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Industries Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol.26 (n°3), p.303-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping innovation dynamics in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researh policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.817-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau cap pour EGS (Economie et Gestion des Services) (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 7, p. 1919-1922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hôpital fonction de production à l'hôpital service complexe et nœud de réseau : les différentes facettes de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol.58 (n°1), p.223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l'innovation et du changement dans les services de soins aux personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol.58 (n°3), p.139-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’hôpital fonction de production à l’hôpital service complexe et nœud de réseau : les différentes facettes de l’innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l’innovation et du changement dans les services de soins aux personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (3), pp.139-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hôpital fonction de production à l'hôpital service complexe et nœud de réseau : les différentes facettes de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 1, p. 223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive la société de services !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hôpital-fonction de production à l'hôpital service complexe et noeud de réseaux : Les différentes facettes de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services en France : un bilan (1999-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.1979-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services et par les services: un bilan des travaux français récents (1999-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.1979-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the definition of research and development in the light of the specificities of services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (6), pp.415-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services and the attendant myths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 31, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Surveys for Service Industries : a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.70-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du processus d’innovation dans les services : les résultats d’une enquête postale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 59 (avril-juin), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du processus d’innovation dans les services : les résultats d’une enquête postale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 59 (avril-juin), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of innovation organisation in service firms: postal survey results and theoretical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (1), pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “ casse-tête ” de la mesure de l’innovation dans les services : enquête sur les enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 93 (4), pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services and the search for relevant innovation indicators: a review of national and international surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (4), pp.218-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires de l’innovation dans les services : vers un enrichissement des taxonomies évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (5), pp.143-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et coûts de la production de cohésion sociale dans les relations de service public : le cas des guichets à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ghillebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duplaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/005110ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services et ses mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 134 (Février), pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services et le modèle du &amp;quot;cycle du produit inversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N°113, mars-avril-mai, pp.82-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Neo-Schumpeterian Theory of Innovation in Services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace Economics, Peace Science and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (6), pp.405-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weinstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (4-5), pp.537-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de production de l'innovation dans les service de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, N° 103 mars-avril-mai, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles économiques et innovations de service : quelques interrogations à la lumière de la pensée schumpeterienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.169-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'innovation dans les activités de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 149, pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborating for social innovation in public services: inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th RESER/COVAL International Congress. Value Co-creation and Innovation in the New Service Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which innovation regime for public service innovation networks for social innovation (PSINSIs)? lessons from a European cases database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th RESER/COVAL International Congress. Value Co-creation and Innovation in the New Service Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a servitization of innovation networks: from traditional innovation networks to public service innovation networks for social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEGRATE conference "Research and innovation in work for people with complex needs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Public Services in the Light of Public Administration Paradigms and Service Innovation Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Social Innovations: Konwledge Intensive Social Services (KISS) as Systems Builders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R-D Management conference “The innovation challenge: bridging research, industry and society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03270368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Social Innovation Networks (Preliminary draft) *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”, Ceuta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03270326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R-D Management conference "The innovation challenge: bridging research, industry and society, Ecole Polytechnique, HEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USERS' INVOLVEMENT IN VALUE CO-CREATION: THE MORE THE BETTER?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International RESER Conference, Services in the Age of Contested Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03270383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services in innovation networks and innovation networks in services: from traditional innovation networks (TINs) to public service innovation networks (PSINs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th RESER Conference, “Services in the age of contested globalization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gotheborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria and multi-actor perspective for the evaluation of sustainability services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsi Hyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Applied Human Factors and Ergonomics AHFE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growth of the Service Sector in Palestine: The productivity challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeh Morrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finding Growth Through Service Activities In Barren Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER-Aix-Marseille Université, Sep 2013, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatization of advisory services and the quality of evidence for farmers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium, Producing and reproducing farming systems: New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research on innovation in services: which place for public services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International EIBURS-TAIPS Conference on: Innovation in the public sector and public e-services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the myth of non-materiality. Energy consumption in service industries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fourcroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the European Society for Ecological Economics. Advancing Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Ecological Economics, Jun 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Brazilian Symposium on Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Brasilia, Nov 2009, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services: a review of the debate and a research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès de l’ANPAD (Associaçao Nacional de Pos-Graduaçao e Pesquisa em Administraçao)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANPAD, Sep 2009, Sao Polo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation public-privé dans les services (RIPPS) ne sont pas des réseaux d’innovation (RI) comme les autres : quels enseignements pour les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth International RESER Conference “The Resilience of the Global Service Economy“,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER and University of Gothenburg, Sep 2009, Gothenburg, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services et entrepreneuriat : au-delà des conceptions industrialistes et technologistes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum L'esprit de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The innovation gap and the performance gap in the service economies : a trouble for public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The spirit of innovation III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative theory of innovation in services and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence internationale du RESER, Service Competitiveness and Cohesion-Balancing Dynamics in the Knowledge Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER and University of Tampere, Sep 2007, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des métiers dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">regards croisés sur l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services : a characteristics-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIME Conférence (Demand, Product Characteristics and Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jena, Oct 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services, technologies de l'information et développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Congress of the European Regional Science Association (ERSA) and Association de Science Régiona&amp;le de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, services, emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'innovation, l'entrepreneuriat et la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'innovation dans les services en économie et en gestion: l'âge de la majorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence BMO-Innovation, L’innovation dans l’économie et la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESG-UQAM, Dec 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence internationale du RESER, Services Governance and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between innovation and employment in services: a review of the literature and an agenda for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between innovation and employment in services: a review of the literature and an agenda for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation des espaces de coordination des firmes de services aux entreprises : le cas de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et territoires face aux défis de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l ‘imitation et de l'invention : Gabriel Tarde et l'économie évolutionniste de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Y a-t-il des lois en économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l’imitation et de l’invention : Gabriel Tarde et l’économie évolutionniste de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque international de l'ACGEPE (Association Charles Gide pour l’étude de la pensée économique) « Y a-t-il des lois en économies ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Charles Gide pour l’étude de la pensée économique, Sep 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication (TIC) dans les services de soins aux personnes âgées (SSPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication (TIC) dans les services de soins aux personnes âgées (SSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche servicielle de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence francophone en gestion et ingénierie des systèmes hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital : de l’innovation médicale à l’innovation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, University of Manchester (UMIST), Sep 2002, Manchester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation interactionnelle : un modèle néoschumpeterien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de l’IFRESI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRESI-CNRS, Apr 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires de l’innovation dans les services : vers un enrichissement des taxonomies évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l’IRIS : “ Changement institutionnel et dynamique de l’innovation ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Service Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishers, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-1-78347-293-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DRH innovateur: Management des ressources humaines et dynamiques d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stankiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Lang, 2014, 2034-5402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Private Innovation Networks in Services: the dynamics of cooperation in service innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Windrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2013, 978 1 78100 265 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Uzunidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E Peter Lang, 3, pp.406, 2012, Business and Innovation, 978-90-5201-864-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité à l'épreuve des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E Peter Lang, 2012, 2034-5402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Handbook of Innovation and Services: A Multi-disciplinary Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2010, 978 1 84720 504 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Productivity in Services: Issues, Strategies and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2008, 978 1 84720 269 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital innovateur : de l'innovation médicale à l'innovation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masson, 2004, 2 294 01606 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hôpital innovateur : de l'innovation médicale à l'innovation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masson, 195 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.306, 2002, Economie et innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the service economy: the new wealth of nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.226, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity, Innovation and Knowledge in Services. New Economic and Socio-Economic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.307, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the Service Economy: the New Wealth of Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2002, 978 1 84064 670 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1996, 2 7178 3162 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'innovation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Logiques économiques, 1994, 2-7384-2829-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager le conseil: stratégies et relations des consultants et de leurs clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience International, 1992, 2 84074 003 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen Advances in Service Innovation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ada Scupola and Lars Fuglsang. (eds) (2018), Integrated Crossroads of Service, Innovation and Experience Research-Emerging and Established Trends, Edward Elgar Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen challenges for service innovation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Service Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services, Service Innovation and the Ecological Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faïz Gallouj; Faridah Djellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Service Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.27-45, 2018, 978-1-78990-772-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation: the different pathways towards openness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Richardson D., Castree N., Goodchild M.F., Kobayashi A., Liu W. and Marston R.A. (eds), The International Encyclopedia of Geography: People, the Earth, Environment, and Technology, John Wiley and sons </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme valeur : quelle GRH pour développer les compétences dynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le DRH innovateur : management des ressources humaines et dynamiques d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°11, pp.105-136, 2014, Business and innovation, 2034-5402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation comme valeur : quelle GRH pour développer les compétences dynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le DRH innovateur : management des ressources humaines et dynamiques d’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.100-131, 2014, 978-2-87574-196-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dynamics in hospitals : applied case studies in french hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Windrum et P. Koch (eds), « Innovation in public services : management creativity and entrepreneurship »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, p. 139-161, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of research on health sector innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Windrum et P. Koch (eds), « Innovation in public services : management creativity and entrepreneurship »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, p. 64-86, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services : une économie de la performance et de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONNOYER M.C. et TERNAUX P. (éd), Mondialisation des services, innovation et dynamiques territoriales, Editions L’Harmattan, Collection La Librairie des Humanités, p. 15-22.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economia da Inovaçao : um balanço dos debates recentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bernardes R.C. et Andreassi T. (eds), Inovação em Serviços Intensivos em Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, São Paulo, ed. Saraiva, p. 3-27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services : une économie de la performance et de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Monnoyer M.C. et Ternaux P. (éd), Mondialisation des services, innovation et dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Collection La Librairie des Humanités, p. 15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services et l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, p. 109-130, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager la recherche-développement et l'innovation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des idées pour la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.181-184, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : Hisser la question de l’innovation dans les services hors de la “ trappe de compétence ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DJELLAL F., GALLOUJ F. (eds), Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.7-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la nature de l'innovation dans les services : les enseignements d'une enquête postale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.135-163, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisser la question de l'innovation dans les services hors de la trappe de compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation interactionnelle : un modèle néoschumpétérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-283, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactional innovation: a neoschumpeterian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation as strategic reflexivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.29-56, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GADREY J., GALLOUJ F. (eds), Productivity, Innovation and Knowledge in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation interactionnelle : un modèle neoschumpeterien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DJELLAL F., GALLOUJ F. (eds), Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.253-283, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services : les premiers résultats d’une enquête postale exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services : une invitation à l’insurrection intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.55-74, 1999, 2717839364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes sur l’innovation dans les services : un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et innovation : la France dans la Compétition mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.319-331, 1999, 2 11 004432 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services et entrepreneuriat : au-delà des conceptions industrialistes et technologistes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The innovation gap and the performance gap in the service economies : a trouble for public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation à l'hôpital : au-delà de l'innovation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating in the service economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services : a characteristics-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a theory of innovation in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in « assembled » services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative theory of innovation in services and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de productivité dans les services : assimilation, particularisme et intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité dans les services administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité dans les services administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, services, emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services en économie et en gestion : l'âge de la majorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, services, emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between innovation and employment in services: a review of the literature and an agenda for research Institute of Innovation Research (IoIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dynamics in package-services : an analytical framework applied to hospital services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l ‘imitation et de l'invention : Gabriel Tarde et l'économie évolutionniste de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche servicielle de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the services sector : issues at stake and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation à l'hôpital : Une grille d'analyse et des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication (TIC) dans les services de soins aux personnes âgées (SSPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the services sector : issues at stake and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services dans les réseaux d'innovation et les réseaux d'innovation dans les services : des réseaux d'innovation traditionnels (RIT) aux réseaux d'innovation de service public (RISP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'innovation de service public (RISP) : un instrument d'innovation collaborative et de co-création de valeur dans le(s) service(s) public(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services publics à la lumière des paradigmes de l'administration publique et des perspectives des Service Innovation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIBS and the Dynamics of Industrial Clusters: a Complex Adaptive Systems Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account hidden innovation in innovation networks: the role of public-private innovation networks in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service innovation for sustainability: paths for greening through service innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The laws of imitation and invention: Gabriel Tarde and the evolutionary economics of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Productivity Measurement and Strategies: Performance Evaluation and Strategies in Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'innovation public-privé dans les services (RIPPS) ne sont pas des réseaux d'innovation (RI) comme les autres : quels enseignements pour les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques environnementales et éco-innovations des firmes de services : un modèle d'adaptation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale et innovation de service : première ébauche d’un dialogue nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services et entrepreneuriat : au-delà des conceptions industrialistes et technologistes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 6.1: “4th empirical approach to value co-creation in public services: structural transformations”, “Co-VAL [770356] Understanding value co-creation in public services for transforming European public administrations”, WP6 Structural transformations: public-private innovation networks and social innovation in public services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Merlin-Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fuglsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Lille; European Commision. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille; Commission Européenne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service: innovation, performance and public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission, Directorate General For Research &amp; Innovation Innovation for Growth (I4G). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité dans les services administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Lille 1, CLERSE. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les prestations de cohésion sociale « hors cadre » des services publics et leur coût. Le cas des relations de guichet à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ghillebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 1, CLERSE. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-développement et l'innovation dans les activités de conseil : synthèse sectorielle et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 1, CLERSE. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faïz Gallouj </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter bubbles as a vector of tradition? Decoding opinion dynamics with agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (4), pp.88. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42001-025-00422-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the photovoltaic energy community of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Oliveira Militão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josivania Silva Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025-1 (19), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18573-4.p.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in libraries: A service-oriented perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (1), pp.105110. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2024.105110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Libraries as Social Innovators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Library Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01616846.2024.2357399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities and social entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (3), pp.627-650. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.17-49. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Intensive Social Services as the Basis for the National Social Innovation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foresight and STI Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17323/2500-2597.2022.1.34.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understandings of Social Innovation within the Danish Public Sector: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Scupola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fuglsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vorre Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci11020049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social entrepreneurs as change makers: expanding public service networks for social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vorre Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fuglsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Scupola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14719037.2021.1916065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service innovation networks (PSINs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, European Review of Service Economics and Management 2020 – 2, n° 10, 2020 – 2 (n° 10), pp.133-169. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11028-6.p.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping social innovation networks: Knowledge intensive social services as systems builders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.120068. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a servitization of innovation networks: a mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14719037.2019.1637012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02498297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.91-120. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09862-1.p.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' Involvement in Value Co‐Creation: The More the Better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social innovation in services industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Windrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (6), pp.551-569. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2017.1419124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social innovation in services industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toivonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Windrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Industry and Innovation, 25 (6), pp.551-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation public-privé dans les services (RIPPS) : une nouvelle expression des réseaux d’innovation dans une économie des services et du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.67-118. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Elie Ofek, Eitan Muller and Barak Libai (2016), Innovation equity: assessing and managing the monetary value of new products and services, The University of Chicago Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.212-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review for International Journal of Entrepreneurial Behaviour & Research João J. Ferreira, Leo-Paul Dana and Vanessa Ratten (eds) (2016), Knowledge Spilloverbased Strategic Entrepreneurship,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behavior &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.726 - 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l’imitation et de l’invention : Gabriel Tarde et l’économie évolutionniste de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic growth, business cycles and products variety: exploring the role of demand satiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.503-529. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-017-0498-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Value Creation in Service Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Rajala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-creation of multi-agent social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Windrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Schartinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-05-2015-0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01322603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The futures of the service economy in Europe: a foresight analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Stare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.TSF-18028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Service Innovation: Solid Waste Sector from the Perspective of Clean Development Mechanism Landfill Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sônia Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inspiration Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (2), pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The futures of the service economy in Europe: a foresight analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Stare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.80-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system dynamic and multi-criteria evaluation of innovations in environmental services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsi Hyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampsa Ruutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Nieminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01203646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspiration Economy &amp;quot; : A New Journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inspiration Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tertiarisation favorise-t-elle la production de déchets municipaux ? La discussion d'un paradoxe à partir d'un modèle multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 123 (1), pp.83-126. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.231.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research on innovation in services: Which place for public services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Miles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.98-117. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strueco.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation du conseil et évolution de la qualité des preuves produites pour les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (337), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les multiples dimensions de la performance dans le commerce et la distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la productivité : les multiples mondes de la performance dans le commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vigliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-private innovation networks and innovation activities in French service firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeh Morrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.191-217. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.010.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge intensive business services and long term growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol XXVII, pp.97-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating the characteristics-based approach to service innovation: making the service process visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.008.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services, performance et politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tome LXIV (n°2), pp.53-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services, performance et politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIV (2), pp.53-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible innovation and hidden performance in services: a challenge for public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intereconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (5), pp.278-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services intensifs en connaissances : processeurs de connaissances et producteurs d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economia dos Serviços e Inovaçao Technologica : Entrevista com o professor Faïz Gallouj Por Sayonara Leal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Economia Politica de las Tecnologicas de la Informacion y Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et changement institutionnel dans les services de soins aux personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.11-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for analysing the innovation dynamic in services: the case of ‘assembled’ services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3/4), pp.285-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and Employment Effects in Services: a Review of the Literature and an Agenda for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Industries Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 27 (n° 3-4), p. 193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in hospitals : a survey of the litterature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.8 (n°3), p. 181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 119, p. 25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 8, p. 347-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 25-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'analyse de la dynamique de l'innovation dans les services : Le cas des services de types architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.1973-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation innovation-emploi dans les services : un bilan et un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (108), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d’analyse de la dynamique de l’innovation dans les services : le cas des services de types architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1973-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation innovation-emploi dans les services, Travail et Emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'analyse de la dynamique de l'innovation dans les services : Le cas des services de types architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 7, p. 1973-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation innovation-emploi dans les services : un bilan et un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108 (octobre-décembre), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in care services for the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Industries Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol.26 (n°3), p.303-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping innovation dynamics in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researh policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.817-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau cap pour EGS (Economie et Gestion des Services) (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 7, p. 1919-1922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hôpital fonction de production à l'hôpital service complexe et nœud de réseau : les différentes facettes de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol.58 (n°1), p.223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hôpital fonction de production à l'hôpital service complexe et nœud de réseau : les différentes facettes de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 1, p. 223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l'innovation et du changement dans les services de soins aux personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol.58 (n°3), p.139-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’hôpital fonction de production à l’hôpital service complexe et nœud de réseau : les différentes facettes de l’innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l’innovation et du changement dans les services de soins aux personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (3), pp.139-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive la société de services !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hôpital-fonction de production à l'hôpital service complexe et noeud de réseaux : Les différentes facettes de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.223-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services en France : un bilan (1999-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.1979-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services et par les services: un bilan des travaux français récents (1999-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.1979-1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the definition of research and development in the light of the specificities of services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (6), pp.415-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services and the attendant myths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 31, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Surveys for Service Industries : a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.70-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du processus d’innovation dans les services : les résultats d’une enquête postale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 59 (avril-juin), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du processus d’innovation dans les services : les résultats d’une enquête postale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 59 (avril-juin), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of innovation organisation in service firms: postal survey results and theoretical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (1), pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “ casse-tête ” de la mesure de l’innovation dans les services : enquête sur les enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 93 (4), pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services and the search for relevant innovation indicators: a review of national and international surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (4), pp.218-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires de l’innovation dans les services : vers un enrichissement des taxonomies évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (5), pp.143-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et coûts de la production de cohésion sociale dans les relations de service public : le cas des guichets à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ghillebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duplaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/005110ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services et ses mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 134 (Février), pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services et le modèle du &amp;quot;cycle du produit inversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N°113, mars-avril-mai, pp.82-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Neo-Schumpeterian Theory of Innovation in Services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace Economics, Peace Science and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (6), pp.405-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weinstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (4-5), pp.537-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de production de l'innovation dans les service de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, N° 103 mars-avril-mai, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles économiques et innovations de service : quelques interrogations à la lumière de la pensée schumpeterienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.169-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'innovation dans les activités de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 149, pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborating for social innovation in public services: inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th RESER/COVAL International Congress. Value Co-creation and Innovation in the New Service Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which innovation regime for public service innovation networks for social innovation (PSINSIs)? lessons from a European cases database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th RESER/COVAL International Congress. Value Co-creation and Innovation in the New Service Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a servitization of innovation networks: from traditional innovation networks to public service innovation networks for social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEGRATE conference "Research and innovation in work for people with complex needs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Social Innovations: Konwledge Intensive Social Services (KISS) as Systems Builders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R-D Management conference “The innovation challenge: bridging research, industry and society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03270368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Public Services in the Light of Public Administration Paradigms and Service Innovation Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R-D Management conference "The innovation challenge: bridging research, industry and society, Ecole Polytechnique, HEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03177995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Social Innovation Networks (Preliminary draft) *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”, Ceuta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03270326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USERS' INVOLVEMENT IN VALUE CO-CREATION: THE MORE THE BETTER?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International RESER Conference, Services in the Age of Contested Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03270383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services in innovation networks and innovation networks in services: from traditional innovation networks (TINs) to public service innovation networks (PSINs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th RESER Conference, “Services in the age of contested globalization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gotheborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria and multi-actor perspective for the evaluation of sustainability services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsi Hyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Toivonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Applied Human Factors and Ergonomics AHFE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growth of the Service Sector in Palestine: The productivity challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeh Morrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finding Growth Through Service Activities In Barren Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER-Aix-Marseille Université, Sep 2013, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatization of advisory services and the quality of evidence for farmers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiz F. Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium, Producing and reproducing farming systems: New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research on innovation in services: which place for public services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International EIBURS-TAIPS Conference on: Innovation in the public sector and public e-services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the myth of non-materiality. Energy consumption in service industries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fourcroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the European Society for Ecological Economics. Advancing Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Ecological Economics, Jun 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Brazilian Symposium on Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Brasilia, Nov 2009, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services: a review of the debate and a research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès de l’ANPAD (Associaçao Nacional de Pos-Graduaçao e Pesquisa em Administraçao)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANPAD, Sep 2009, Sao Polo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation public-privé dans les services (RIPPS) ne sont pas des réseaux d’innovation (RI) comme les autres : quels enseignements pour les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth International RESER Conference “The Resilience of the Global Service Economy“,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER and University of Gothenburg, Sep 2009, Gothenburg, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services et entrepreneuriat : au-delà des conceptions industrialistes et technologistes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum L'esprit de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The innovation gap and the performance gap in the service economies : a trouble for public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The spirit of innovation III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative theory of innovation in services and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence internationale du RESER, Service Competitiveness and Cohesion-Balancing Dynamics in the Knowledge Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER and University of Tampere, Sep 2007, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des métiers dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">regards croisés sur l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services : a characteristics-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIME Conférence (Demand, Product Characteristics and Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jena, Oct 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services, technologies de l'information et développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Congress of the European Regional Science Association (ERSA) and Association de Science Régiona&amp;le de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, services, emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'innovation, l'entrepreneuriat et la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'innovation dans les services en économie et en gestion: l'âge de la majorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence BMO-Innovation, L’innovation dans l’économie et la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESG-UQAM, Dec 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence internationale du RESER, Services Governance and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between innovation and employment in services: a review of the literature and an agenda for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between innovation and employment in services: a review of the literature and an agenda for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation des espaces de coordination des firmes de services aux entreprises : le cas de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et territoires face aux défis de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l ‘imitation et de l'invention : Gabriel Tarde et l'économie évolutionniste de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Y a-t-il des lois en économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l’imitation et de l’invention : Gabriel Tarde et l’économie évolutionniste de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque international de l'ACGEPE (Association Charles Gide pour l’étude de la pensée économique) « Y a-t-il des lois en économies ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Charles Gide pour l’étude de la pensée économique, Sep 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication (TIC) dans les services de soins aux personnes âgées (SSPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication (TIC) dans les services de soins aux personnes âgées (SSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche servicielle de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence francophone en gestion et ingénierie des systèmes hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital : de l’innovation médicale à l’innovation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, University of Manchester (UMIST), Sep 2002, Manchester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation interactionnelle : un modèle néoschumpeterien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de l’IFRESI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRESI-CNRS, Apr 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires de l’innovation dans les services : vers un enrichissement des taxonomies évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l’IRIS : “ Changement institutionnel et dynamique de l’innovation ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Service Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishers, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-1-78347-293-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DRH innovateur: Management des ressources humaines et dynamiques d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stankiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Lang, 2014, 2034-5402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Private Innovation Networks in Services: the dynamics of cooperation in service innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rubalcaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Windrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2013, 978 1 78100 265 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Uzunidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E Peter Lang, 3, pp.406, 2012, Business and Innovation, 978-90-5201-864-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité à l'épreuve des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E Peter Lang, 2012, 2034-5402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Handbook of Innovation and Services: A Multi-disciplinary Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2010, 978 1 84720 504 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Productivity in Services: Issues, Strategies and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2008, 978 1 84720 269 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital innovateur : de l'innovation médicale à l'innovation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masson, 2004, 2 294 01606 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hôpital innovateur : de l'innovation médicale à l'innovation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masson, 195 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the service economy: the new wealth of nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.226, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.306, 2002, Economie et innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity, Innovation and Knowledge in Services. New Economic and Socio-Economic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.307, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the Service Economy: the New Wealth of Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2002, 978 1 84064 670 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1996, 2 7178 3162 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'innovation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Logiques économiques, 1994, 2-7384-2829-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager le conseil: stratégies et relations des consultants et de leurs clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience International, 1992, 2 84074 003 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen Advances in Service Innovation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ada Scupola and Lars Fuglsang. (eds) (2018), Integrated Crossroads of Service, Innovation and Experience Research-Emerging and Established Trends, Edward Elgar Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen challenges for service innovation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Service Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services, Service Innovation and the Ecological Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faïz Gallouj; Faridah Djellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Service Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.27-45, 2018, 978-1-78990-772-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation: the different pathways towards openness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Richardson D., Castree N., Goodchild M.F., Kobayashi A., Liu W. and Marston R.A. (eds), The International Encyclopedia of Geography: People, the Earth, Environment, and Technology, John Wiley and sons </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme valeur : quelle GRH pour développer les compétences dynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le DRH innovateur : management des ressources humaines et dynamiques d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°11, pp.105-136, 2014, Business and innovation, 2034-5402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation comme valeur : quelle GRH pour développer les compétences dynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le DRH innovateur : management des ressources humaines et dynamiques d’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.100-131, 2014, 978-2-87574-196-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dynamics in hospitals : applied case studies in french hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Windrum et P. Koch (eds), « Innovation in public services : management creativity and entrepreneurship »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, p. 139-161, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of research on health sector innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Windrum et P. Koch (eds), « Innovation in public services : management creativity and entrepreneurship »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, p. 64-86, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services : une économie de la performance et de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONNOYER M.C. et TERNAUX P. (éd), Mondialisation des services, innovation et dynamiques territoriales, Editions L’Harmattan, Collection La Librairie des Humanités, p. 15-22.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economia da Inovaçao : um balanço dos debates recentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bernardes R.C. et Andreassi T. (eds), Inovação em Serviços Intensivos em Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, São Paulo, ed. Saraiva, p. 3-27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services : une économie de la performance et de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Monnoyer M.C. et Ternaux P. (éd), Mondialisation des services, innovation et dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Collection La Librairie des Humanités, p. 15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services et l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, p. 109-130, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager la recherche-développement et l'innovation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des idées pour la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.181-184, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisser la question de l'innovation dans les services hors de la trappe de compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : Hisser la question de l’innovation dans les services hors de la “ trappe de compétence ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DJELLAL F., GALLOUJ F. (eds), Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.7-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la nature de l'innovation dans les services : les enseignements d'une enquête postale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.135-163, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation interactionnelle : un modèle néoschumpétérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-283, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactional innovation: a neoschumpeterian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation as strategic reflexivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.29-56, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GADREY J., GALLOUJ F. (eds), Productivity, Innovation and Knowledge in Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation interactionnelle : un modèle neoschumpeterien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DJELLAL F., GALLOUJ F. (eds), Nouvelle économie des services et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.253-283, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services : les premiers résultats d’une enquête postale exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services : une invitation à l’insurrection intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.55-74, 1999, 2717839364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes sur l’innovation dans les services : un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et innovation : la France dans la Compétition mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.319-331, 1999, 2 11 004432 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services et entrepreneuriat : au-delà des conceptions industrialistes et technologistes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The innovation gap and the performance gap in the service economies : a trouble for public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation à l'hôpital : au-delà de l'innovation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating in the service economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in « assembled » services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in services : a characteristics-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a theory of innovation in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative theory of innovation in services and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de productivité dans les services : assimilation, particularisme et intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité dans les services administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité dans les services administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, services, emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services en économie et en gestion : l'âge de la majorité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, services, emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between innovation and employment in services: a review of the literature and an agenda for research Institute of Innovation Research (IoIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics à l'épreuve de la productivité et la productivité à l'épreuve des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois de l ‘imitation et de l'invention : Gabriel Tarde et l'économie évolutionniste de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dynamics in package-services : an analytical framework applied to hospital services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche servicielle de l'innovation hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the services sector : issues at stake and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation à l'hôpital : Une grille d'analyse et des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication (TIC) dans les services de soins aux personnes âgées (SSPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the services sector : issues at stake and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services dans les réseaux d'innovation et les réseaux d'innovation dans les services : des réseaux d'innovation traditionnels (RIT) aux réseaux d'innovation de service public (RISP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'innovation de service public (RISP) : un instrument d'innovation collaborative et de co-création de valeur dans le(s) service(s) public(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services publics à la lumière des paradigmes de l'administration publique et des perspectives des Service Innovation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIBS and the Dynamics of Industrial Clusters: a Complex Adaptive Systems Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account hidden innovation in innovation networks: the role of public-private innovation networks in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service innovation for sustainability: paths for greening through service innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The laws of imitation and invention: Gabriel Tarde and the evolutionary economics of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Productivity Measurement and Strategies: Performance Evaluation and Strategies in Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'innovation public-privé dans les services (RIPPS) ne sont pas des réseaux d'innovation (RI) comme les autres : quels enseignements pour les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale et innovation de service : première ébauche d’un dialogue nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques environnementales et éco-innovations des firmes de services : un modèle d'adaptation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans les services et entrepreneuriat : au-delà des conceptions industrialistes et technologistes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 6.1: “4th empirical approach to value co-creation in public services: structural transformations”, “Co-VAL [770356] Understanding value co-creation in public services for transforming European public administrations”, WP6 Structural transformations: public-private innovation networks and social innovation in public services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Merlin-Brogniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fuglsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Lille; European Commision. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille; Commission Européenne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service: innovation, performance and public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission, Directorate General For Research &amp; Innovation Innovation for Growth (I4G). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité dans les services administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faridah Djellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Lille 1, CLERSE. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les prestations de cohésion sociale « hors cadre » des services publics et leur coût. Le cas des relations de guichet à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ghillebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 1, CLERSE. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-développement et l'innovation dans les activités de conseil : synthèse sectorielle et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Gallouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 1, CLERSE. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510247v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desmarchelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00422-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Oliveira Milit&#227;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josivania Silva Farias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18573-4.p.0039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.105110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01616846.2024.2357399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01176-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desmarchelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2022.1.34.41" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Scupola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vorre Hansen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci11020049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2021.1916065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11028-6.p.0133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120068" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2019.1637012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12365" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Toivonen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Windrum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2017.1419124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6811" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubalcaba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toivonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Windrum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0498-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Rajala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Schartinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz F. Gallouj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-05-2015-0033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cruz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia Paulino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Weber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metka Stare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Hyytinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Ruutu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Nieminen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.231.0083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Miles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2013.06.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vigliano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Morrar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammadou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.008.0033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284719v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247781v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114092v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247790v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ghillebaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duplaa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/005110ar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weinstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177989v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934282v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133963v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960624v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114002v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fourcroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decellas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286991v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113878v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113865v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114114v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288461v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247624v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stankiewicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111763v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111758v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111989v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Martinelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Moulaert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672567v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02399274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672570v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101518v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284735v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284741v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116589v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284753v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198417v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198423v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114128v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198328v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114131v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114118v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284763v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199653v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288059v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288061v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288067v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288070v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288066v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934289v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934284v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934290v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188568v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191137v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188530v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748099v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657601v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101509v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111716v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04598186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934277v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111765v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111803v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111932v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510247v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desmarchelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00422-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Oliveira Milit&#227;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josivania Silva Farias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18573-4.p.0039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.105110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01616846.2024.2357399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01176-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desmarchelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2022.1.34.41" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Scupola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vorre Hansen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci11020049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2021.1916065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11028-6.p.0133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120068" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2019.1637012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12365" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Toivonen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Windrum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2017.1419124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubalcaba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toivonen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Windrum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6811" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0498-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Rajala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Schartinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz F. Gallouj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-05-2015-0033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Weber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metka Stare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cruz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia Paulino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Hyytinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Ruutu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Nieminen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.231.0083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Miles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2013.06.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vigliano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Morrar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammadou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.008.0033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284719v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114092v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247790v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ghillebaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duplaa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/005110ar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weinstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270326v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934282v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133963v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960624v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114002v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fourcroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decellas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286991v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113878v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113865v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114114v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288461v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247624v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stankiewicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111763v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111758v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198313v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111989v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Martinelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Moulaert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672567v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02399274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672570v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101518v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284735v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284741v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116589v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284753v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198417v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198423v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114131v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114118v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284763v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288004v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287995v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288010v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288048v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288052v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199653v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288061v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288059v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288067v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288070v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288066v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934289v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934290v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188568v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191137v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188530v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748099v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657601v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111706v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111716v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04598186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934277v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111765v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111803v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111932v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>