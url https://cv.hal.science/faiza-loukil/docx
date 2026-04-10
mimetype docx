--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faiza LOUKIL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Faiza LOUKIL est MCF en informatique à l'IAE Savoie Mont Blanc et membre du laboratoire LISTIC. Ses recherches portent sur la protection de la vie privée, l'apprentissage fédéré et la technologie blockchain. En 2019, elle a obtenu un doctorat en informatique au laboratoire LIRIS de l'Université de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">faiza-loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4753-060X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242925715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blockchain-based framework for circular end-of-life vehicle processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Grati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-023-03981-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and Security in Federated Learning: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving IoT Data Aggregation Based on Blockchain and Homomorphic Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.2452. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21072452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Collaborative Business Process Execution Using Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.1645-1663. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-021-00901-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Smart Contracts: Applications, Challenges, and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafaq Naheed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoud Bani Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2901-2925. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-021-01127-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain adoption in education: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5), pp.5779 - 5797. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-021-10481-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CioSy: A Collaborative Blockchain-Based Insurance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasheed Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1343. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Based on IoT Device Behavior Control Using Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Privacy and Robustness in Federated Learning with Local Data Distribution Invariance and Byzantine-Resilient Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th IEEE International Symposium on Software Reliability Engineering (ISSRE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Learning Framework for Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El-Kouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS) Workshop on Federated Learning for Web Technologies (FL4WEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de comparaison des pilotages conventionnel et par apprentissage profond en sous-station de réseaux de chaleur urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2025, Chambéry, France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-centric pipeline for information extraction from invoices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cadereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Galfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Foundation and Large Language Models (FLLM2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Text Anomaly Detection: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boutalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Telisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Workshop on Deep Analysis of Data-Driven Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clustering Approach Combining Lines and Text Detection for Table Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boutalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visar Sylejmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kave Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VINALDO: Machine vision and NLP for Document Analysis : 1st International Workshop, in conjunction with ICDAR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Distribution Impact on Preserving Privacy in Centralized and Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual IFIP WG 11.3 Conference on Data and Applications Security and Privacy (DBSec'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sophia Antipolis, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37586-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELONG: Blockchain basEd pLatform fOr donation \& social project fuNdinG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Diabetes Mellitus Using Differentially Private SGD in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATRIoT: A data sharing platform for IoT using a service-oriented approach based on Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th edition of the International Conference on Service Oriented Computing (ICSOC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates. pp.121-129, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65310-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIoPY: A legal compliant ontology to preserve privacy for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 42nd Annual Computer Software and Applications Conference (COMPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic IoT Gateway: Towards Automated Generation of Privacy-Preserving Smart Contracts in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valletta, Malta. pp.207-225, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02610-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an end-to-end IoT data privacy-preserving framework using blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Web Information Systems Engineering (WISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubai, United Arab Emirates. pp.68-78, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02922-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AntiPattren-based cloud ontology evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACS 13th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Aware in the IoT Applications: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Maamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS) 2017. Proceedings, Part I. Lecture Notes in Computer Science 10573, Springer 2017, ISBN 978-3-319-69461-0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.552-569, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69462-7_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias mitigation for collaborative and ethical learning on dynamic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ferraguig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Louvain-la-Neuve,, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Path Towards Fair and Equitable AI Advancing Bias Mitigation in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraguig Lynda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Symposium on Women in Services Computing (WISC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States. , </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23701.29921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new data privacy-based approach for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Jean Moulin Lyon 3, 2019. English. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02496151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faiza LOUKIL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Faiza LOUKIL est MCF en informatique à l'IAE Savoie Mont Blanc et membre du laboratoire LISTIC. Ses recherches portent sur la protection de la vie privée, l'apprentissage fédéré et la technologie blockchain. En 2019, elle a obtenu un doctorat en informatique au laboratoire LIRIS de l'Université de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">faiza-loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4753-060X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242925715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blockchain-based framework for circular end-of-life vehicle processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Grati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-023-03981-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and Security in Federated Learning: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving IoT Data Aggregation Based on Blockchain and Homomorphic Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.2452. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21072452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Collaborative Business Process Execution Using Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.1645-1663. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-021-00901-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain adoption in education: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5), pp.5779 - 5797. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-021-10481-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Smart Contracts: Applications, Challenges, and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafaq Naheed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoud Bani Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2901-2925. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-021-01127-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CioSy: A Collaborative Blockchain-Based Insurance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasheed Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1343. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Based on IoT Device Behavior Control Using Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Privacy and Robustness in Federated Learning with Local Data Distribution Invariance and Byzantine-Resilient Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th IEEE International Symposium on Software Reliability Engineering (ISSRE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Learning Framework for Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El-Kouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS) Workshop on Federated Learning for Web Technologies (FL4WEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de comparaison des pilotages conventionnel et par apprentissage profond en sous-station de réseaux de chaleur urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2025, Chambéry, France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-centric pipeline for information extraction from invoices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cadereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Galfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Foundation and Large Language Models (FLLM2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Text Anomaly Detection: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boutalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Telisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Workshop on Deep Analysis of Data-Driven Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clustering Approach Combining Lines and Text Detection for Table Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boutalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visar Sylejmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kave Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VINALDO: Machine vision and NLP for Document Analysis : 1st International Workshop, in conjunction with ICDAR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Distribution Impact on Preserving Privacy in Centralized and Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual IFIP WG 11.3 Conference on Data and Applications Security and Privacy (DBSec'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sophia Antipolis, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37586-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELONG: Blockchain basEd pLatform fOr donation \& social project fuNdinG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Diabetes Mellitus Using Differentially Private SGD in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATRIoT: A data sharing platform for IoT using a service-oriented approach based on Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th edition of the International Conference on Service Oriented Computing (ICSOC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates. pp.121-129, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65310-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIoPY: A legal compliant ontology to preserve privacy for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 42nd Annual Computer Software and Applications Conference (COMPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic IoT Gateway: Towards Automated Generation of Privacy-Preserving Smart Contracts in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valletta, Malta. pp.207-225, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02610-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an end-to-end IoT data privacy-preserving framework using blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Web Information Systems Engineering (WISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubai, United Arab Emirates. pp.68-78, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02922-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AntiPattren-based cloud ontology evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACS 13th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Aware in the IoT Applications: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Maamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS) 2017. Proceedings, Part I. Lecture Notes in Computer Science 10573, Springer 2017, ISBN 978-3-319-69461-0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.552-569, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69462-7_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias mitigation for collaborative and ethical learning on dynamic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ferraguig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Louvain-la-Neuve,, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Path Towards Fair and Equitable AI Advancing Bias Mitigation in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraguig Lynda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Symposium on Women in Services Computing (WISC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States. , </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23701.29921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new data privacy-based approach for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Jean Moulin Lyon 3, 2019. English. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02496151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F86FE5A7"/>
+    <w:nsid w:val="DBE3054F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faiza-loukil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4753-060X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242925715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Grati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-023-03981-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gosselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira-Guegan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-021-00901-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaq Naheed Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Benkhelifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoud Bani Hani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-021-01127-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-021-10481-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasheed Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Dolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Kouch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Galfr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boutalbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visar Sylejmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Van" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kave Salamatian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Feki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65310-1_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02610-3_12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02922-7_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Rekik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945776" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferraguig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02496151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faiza-loukil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4753-060X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242925715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Grati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-023-03981-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gosselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira-Guegan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-021-00901-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-021-10481-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaq Naheed Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Benkhelifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoud Bani Hani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-021-01127-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasheed Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Dolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Kouch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Galfr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boutalbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visar Sylejmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Van" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kave Salamatian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Feki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65310-1_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02610-3_12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02922-7_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Rekik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945776" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferraguig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02496151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>