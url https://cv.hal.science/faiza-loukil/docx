--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faiza LOUKIL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Faiza LOUKIL est MCF en informatique à l'IAE Savoie Mont Blanc et membre du laboratoire LISTIC. Ses recherches portent sur la protection de la vie privée, l'apprentissage fédéré et la technologie blockchain. En 2019, elle a obtenu un doctorat en informatique au laboratoire LIRIS de l'Université de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">faiza-loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4753-060X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242925715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blockchain-based framework for circular end-of-life vehicle processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Grati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-023-03981-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and Security in Federated Learning: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving IoT Data Aggregation Based on Blockchain and Homomorphic Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.2452. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21072452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Collaborative Business Process Execution Using Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.1645-1663. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-021-00901-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain adoption in education: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5), pp.5779 - 5797. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-021-10481-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Smart Contracts: Applications, Challenges, and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafaq Naheed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoud Bani Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2901-2925. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-021-01127-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CioSy: A Collaborative Blockchain-Based Insurance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasheed Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1343. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Based on IoT Device Behavior Control Using Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Privacy and Robustness in Federated Learning with Local Data Distribution Invariance and Byzantine-Resilient Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th IEEE International Symposium on Software Reliability Engineering (ISSRE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Learning Framework for Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El-Kouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS) Workshop on Federated Learning for Web Technologies (FL4WEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de comparaison des pilotages conventionnel et par apprentissage profond en sous-station de réseaux de chaleur urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2025, Chambéry, France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-centric pipeline for information extraction from invoices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cadereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Galfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Foundation and Large Language Models (FLLM2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Text Anomaly Detection: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boutalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Telisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Workshop on Deep Analysis of Data-Driven Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clustering Approach Combining Lines and Text Detection for Table Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boutalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visar Sylejmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kave Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VINALDO: Machine vision and NLP for Document Analysis : 1st International Workshop, in conjunction with ICDAR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Distribution Impact on Preserving Privacy in Centralized and Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual IFIP WG 11.3 Conference on Data and Applications Security and Privacy (DBSec'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sophia Antipolis, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37586-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELONG: Blockchain basEd pLatform fOr donation \& social project fuNdinG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Diabetes Mellitus Using Differentially Private SGD in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATRIoT: A data sharing platform for IoT using a service-oriented approach based on Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th edition of the International Conference on Service Oriented Computing (ICSOC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates. pp.121-129, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65310-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIoPY: A legal compliant ontology to preserve privacy for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 42nd Annual Computer Software and Applications Conference (COMPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic IoT Gateway: Towards Automated Generation of Privacy-Preserving Smart Contracts in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valletta, Malta. pp.207-225, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02610-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an end-to-end IoT data privacy-preserving framework using blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Web Information Systems Engineering (WISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubai, United Arab Emirates. pp.68-78, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02922-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AntiPattren-based cloud ontology evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACS 13th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Aware in the IoT Applications: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Maamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS) 2017. Proceedings, Part I. Lecture Notes in Computer Science 10573, Springer 2017, ISBN 978-3-319-69461-0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.552-569, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69462-7_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias mitigation for collaborative and ethical learning on dynamic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ferraguig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Louvain-la-Neuve,, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Path Towards Fair and Equitable AI Advancing Bias Mitigation in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraguig Lynda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Symposium on Women in Services Computing (WISC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States. , </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23701.29921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new data privacy-based approach for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Jean Moulin Lyon 3, 2019. English. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02496151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faiza LOUKIL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Faiza LOUKIL est MCF en informatique à l'IAE Savoie Mont Blanc et membre du laboratoire LISTIC. Ses recherches portent sur la protection de la vie privée, l'apprentissage fédéré et la technologie blockchain. En 2019, elle a obtenu un doctorat en informatique au laboratoire LIRIS de l'Université de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">faiza-loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4753-060X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242925715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blockchain-based framework for circular end-of-life vehicle processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Grati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-023-03981-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and Security in Federated Learning: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving IoT Data Aggregation Based on Blockchain and Homomorphic Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.2452. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21072452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Collaborative Business Process Execution Using Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.1645-1663. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-021-00901-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Smart Contracts: Applications, Challenges, and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafaq Naheed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoud Bani Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2901-2925. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-021-01127-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain adoption in education: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5), pp.5779 - 5797. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-021-10481-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CioSy: A Collaborative Blockchain-Based Insurance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasheed Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1343. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Based on IoT Device Behavior Control Using Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Learning Framework for Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El-Kouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS) Workshop on Federated Learning for Web Technologies (FL4WEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Privacy and Robustness in Federated Learning with Local Data Distribution Invariance and Byzantine-Resilient Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th IEEE International Symposium on Software Reliability Engineering (ISSRE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de comparaison des pilotages conventionnel et par apprentissage profond en sous-station de réseaux de chaleur urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2025, Chambéry, France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a More Efficient Sinkhorn Distance Computation in Neural Topic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Telisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-centric pipeline for information extraction from invoices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cadereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Galfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Foundation and Large Language Models (FLLM2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Text Anomaly Detection: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boutalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Telisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Workshop on Deep Analysis of Data-Driven Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clustering Approach Combining Lines and Text Detection for Table Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boutalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visar Sylejmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kave Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VINALDO: Machine vision and NLP for Document Analysis : 1st International Workshop, in conjunction with ICDAR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Distribution Impact on Preserving Privacy in Centralized and Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual IFIP WG 11.3 Conference on Data and Applications Security and Privacy (DBSec'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sophia Antipolis, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37586-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELONG: Blockchain basEd pLatform fOr donation \& social project fuNdinG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Diabetes Mellitus Using Differentially Private SGD in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATRIoT: A data sharing platform for IoT using a service-oriented approach based on Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th edition of the International Conference on Service Oriented Computing (ICSOC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates. pp.121-129, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65310-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an end-to-end IoT data privacy-preserving framework using blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Web Information Systems Engineering (WISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubai, United Arab Emirates. pp.68-78, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02922-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic IoT Gateway: Towards Automated Generation of Privacy-Preserving Smart Contracts in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valletta, Malta. pp.207-225, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02610-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIoPY: A legal compliant ontology to preserve privacy for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 42nd Annual Computer Software and Applications Conference (COMPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AntiPattren-based cloud ontology evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACS 13th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Aware in the IoT Applications: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Maamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS) 2017. Proceedings, Part I. Lecture Notes in Computer Science 10573, Springer 2017, ISBN 978-3-319-69461-0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.552-569, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69462-7_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias mitigation for collaborative and ethical learning on dynamic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ferraguig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Louvain-la-Neuve,, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Path Towards Fair and Equitable AI Advancing Bias Mitigation in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraguig Lynda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Symposium on Women in Services Computing (WISC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States. , </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23701.29921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new data privacy-based approach for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Jean Moulin Lyon 3, 2019. English. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02496151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBE3054F"/>
+    <w:nsid w:val="D47506BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faiza-loukil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4753-060X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242925715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Grati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-023-03981-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gosselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira-Guegan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-021-00901-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-021-10481-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaq Naheed Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Benkhelifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoud Bani Hani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-021-01127-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasheed Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Dolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Kouch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Galfr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boutalbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visar Sylejmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Van" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kave Salamatian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Feki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65310-1_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02610-3_12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02922-7_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Rekik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945776" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferraguig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02496151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faiza-loukil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4753-060X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242925715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Grati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-023-03981-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gosselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira-Guegan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-021-00901-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaq Naheed Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Benkhelifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoud Bani Hani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-021-01127-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-021-10481-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasheed Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Kouch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Dolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227832" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Galfr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boutalbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visar Sylejmani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Van" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kave Salamatian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Feki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65310-1_10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871493v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02922-7_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02610-3_12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10322" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Rekik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945776" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_35" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferraguig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02496151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>