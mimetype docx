--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faiza LOUKIL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Faiza LOUKIL est MCF en informatique à l'IAE Savoie Mont Blanc et membre du laboratoire LISTIC. Ses recherches portent sur la protection de la vie privée, l'apprentissage fédéré et la technologie blockchain. En 2019, elle a obtenu un doctorat en informatique au laboratoire LIRIS de l'Université de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">faiza-loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4753-060X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242925715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blockchain-based framework for circular end-of-life vehicle processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Grati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-023-03981-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and Security in Federated Learning: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving IoT Data Aggregation Based on Blockchain and Homomorphic Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.2452. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21072452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Collaborative Business Process Execution Using Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.1645-1663. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-021-00901-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Smart Contracts: Applications, Challenges, and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafaq Naheed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoud Bani Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2901-2925. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-021-01127-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain adoption in education: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5), pp.5779 - 5797. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-021-10481-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CioSy: A Collaborative Blockchain-Based Insurance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasheed Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1343. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Based on IoT Device Behavior Control Using Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Learning Framework for Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El-Kouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS) Workshop on Federated Learning for Web Technologies (FL4WEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Privacy and Robustness in Federated Learning with Local Data Distribution Invariance and Byzantine-Resilient Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th IEEE International Symposium on Software Reliability Engineering (ISSRE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de comparaison des pilotages conventionnel et par apprentissage profond en sous-station de réseaux de chaleur urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2025, Chambéry, France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a More Efficient Sinkhorn Distance Computation in Neural Topic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Telisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-centric pipeline for information extraction from invoices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cadereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Galfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Foundation and Large Language Models (FLLM2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Text Anomaly Detection: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boutalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Telisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Workshop on Deep Analysis of Data-Driven Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clustering Approach Combining Lines and Text Detection for Table Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boutalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visar Sylejmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kave Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VINALDO: Machine vision and NLP for Document Analysis : 1st International Workshop, in conjunction with ICDAR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Distribution Impact on Preserving Privacy in Centralized and Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual IFIP WG 11.3 Conference on Data and Applications Security and Privacy (DBSec'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sophia Antipolis, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37586-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELONG: Blockchain basEd pLatform fOr donation \& social project fuNdinG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Diabetes Mellitus Using Differentially Private SGD in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATRIoT: A data sharing platform for IoT using a service-oriented approach based on Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th edition of the International Conference on Service Oriented Computing (ICSOC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates. pp.121-129, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65310-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an end-to-end IoT data privacy-preserving framework using blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Web Information Systems Engineering (WISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubai, United Arab Emirates. pp.68-78, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02922-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic IoT Gateway: Towards Automated Generation of Privacy-Preserving Smart Contracts in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valletta, Malta. pp.207-225, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02610-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIoPY: A legal compliant ontology to preserve privacy for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 42nd Annual Computer Software and Applications Conference (COMPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AntiPattren-based cloud ontology evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACS 13th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Aware in the IoT Applications: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Maamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS) 2017. Proceedings, Part I. Lecture Notes in Computer Science 10573, Springer 2017, ISBN 978-3-319-69461-0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.552-569, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69462-7_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias mitigation for collaborative and ethical learning on dynamic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ferraguig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Louvain-la-Neuve,, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Path Towards Fair and Equitable AI Advancing Bias Mitigation in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraguig Lynda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Symposium on Women in Services Computing (WISC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States. , </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23701.29921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new data privacy-based approach for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Jean Moulin Lyon 3, 2019. English. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02496151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Faiza LOUKIL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Faiza LOUKIL est MCF en informatique à l'IAE Savoie Mont Blanc et membre du laboratoire LISTIC. Ses recherches portent sur la protection de la vie privée, l'apprentissage fédéré et la technologie blockchain. En 2019, elle a obtenu un doctorat en informatique au laboratoire LIRIS de l'Université de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">faiza-loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4753-060X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242925715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blockchain-based framework for circular end-of-life vehicle processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Grati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-023-03981-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and Security in Federated Learning: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving IoT Data Aggregation Based on Blockchain and Homomorphic Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.2452. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21072452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Collaborative Business Process Execution Using Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.1645-1663. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-021-00901-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain adoption in education: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5), pp.5779 - 5797. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-021-10481-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Smart Contracts: Applications, Challenges, and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafaq Naheed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoud Bani Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2901-2925. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-021-01127-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CioSy: A Collaborative Blockchain-Based Insurance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasheed Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1343. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Based on IoT Device Behavior Control Using Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Privacy and Robustness in Federated Learning with Local Data Distribution Invariance and Byzantine-Resilient Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th IEEE International Symposium on Software Reliability Engineering (ISSRE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Learning Framework for Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El-Kouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS) Workshop on Federated Learning for Web Technologies (FL4WEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de comparaison des pilotages conventionnel et par apprentissage profond en sous-station de réseaux de chaleur urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2025, Chambéry, France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a More Efficient Sinkhorn Distance Computation in Neural Topic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Telisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-centric pipeline for information extraction from invoices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cadereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Galfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Foundation and Large Language Models (FLLM2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Text Anomaly Detection: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boutalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Telisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Verjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Workshop on Deep Analysis of Data-Driven Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clustering Approach Combining Lines and Text Detection for Table Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boutalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visar Sylejmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kave Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VINALDO: Machine vision and NLP for Document Analysis : 1st International Workshop, in conjunction with ICDAR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Distribution Impact on Preserving Privacy in Centralized and Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual IFIP WG 11.3 Conference on Data and Applications Security and Privacy (DBSec'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sophia Antipolis, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37586-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELONG: Blockchain basEd pLatform fOr donation \& social project fuNdinG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Diabetes Mellitus Using Differentially Private SGD in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATRIoT: A data sharing platform for IoT using a service-oriented approach based on Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th edition of the International Conference on Service Oriented Computing (ICSOC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates. pp.121-129, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65310-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIoPY: A legal compliant ontology to preserve privacy for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 42nd Annual Computer Software and Applications Conference (COMPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an end-to-end IoT data privacy-preserving framework using blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Web Information Systems Engineering (WISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubai, United Arab Emirates. pp.68-78, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02922-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic IoT Gateway: Towards Automated Generation of Privacy-Preserving Smart Contracts in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valletta, Malta. pp.207-225, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02610-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AntiPattren-based cloud ontology evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACS 13th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Aware in the IoT Applications: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Maamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS) 2017. Proceedings, Part I. Lecture Notes in Computer Science 10573, Springer 2017, ISBN 978-3-319-69461-0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.552-569, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69462-7_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias mitigation for collaborative and ethical learning on dynamic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Ferraguig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Louvain-la-Neuve,, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Path Towards Fair and Equitable AI Advancing Bias Mitigation in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraguig Lynda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lin-Kwong-Chon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Symposium on Women in Services Computing (WISC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States. , </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23701.29921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new data privacy-based approach for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Jean Moulin Lyon 3, 2019. English. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02496151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D47506BF"/>
+    <w:nsid w:val="40963229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faiza-loukil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4753-060X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242925715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Grati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-023-03981-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gosselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira-Guegan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-021-00901-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaq Naheed Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Benkhelifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoud Bani Hani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-021-01127-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-021-10481-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasheed Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Kouch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Dolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227832" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Galfr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boutalbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visar Sylejmani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Van" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kave Salamatian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Feki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65310-1_10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871493v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02922-7_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02610-3_12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10322" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Rekik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945776" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_35" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferraguig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02496151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faiza-loukil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4753-060X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242925715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Grati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-023-03981-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gosselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira-Guegan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-021-00901-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-021-10481-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaq Naheed Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Benkhelifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoud Bani Hani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-021-01127-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasheed Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Dolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Kouch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227832" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Galfr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boutalbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visar Sylejmani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Van" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kave Salamatian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Feki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65310-1_10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825750v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10322" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02922-7_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02610-3_12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Rekik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945776" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_35" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferraguig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraguig Lynda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23701.29921" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02496151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>