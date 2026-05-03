--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fakhreddine Ghaffari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fakhreddine-ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0928-7963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112848435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Evaluation of a Shared Robot Control System Combining BCI and Eye Tracking in a Portable Augmented Reality User Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Omidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.5253. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24165253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Set for Decoding Motor Imagery from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uros Marusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.4438. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13074438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Syndrome Bit Flipping Algorithm for LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Winstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (7), pp.1684-1688. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2023.3272277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for biosignal control: insights from basic to real-time methods with recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Steckelmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Efthymiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.011003. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ac4f9a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven machine learning approach for brain-computer interfaces targeting lower limb neuroprosthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lathouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Miladinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uros Marusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2022.949224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High-Performance and Area-Efficient Decoder for 5G LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangxuan Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation and Performance Analysis of Resource Efficient Probabilistic Hard Decision LDPC Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bane Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2018.2815008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An embedded implementation based on adaptive filter bank for brain-computer interface systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Belwafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Parallel Bit-Flipping Decoder for Low-Density Parity-Check Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2018.2849679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700298v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-Node-Shift Based Architecture for Probabilistic Gradient Descent Bit Flipping on QC-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Boncalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2777802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Design of Cost-Effective, High-Throughput LDPC Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Truong Nguyen-Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2017.2776561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hardware Implementation of Probabilistic Gradient Descent Bit-Flipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bane Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (4), pp.906 - 917. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2633581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hardware/Software Prototype of EEG-based BCI System for Home Device Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Belwafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89 (2), pp.263-279. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-016-1192-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Application Model for Scheduling with Uncertainty on Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ktata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 2011, pp.ID 156946. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/156946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-Time HW/SW Scheduling of Data Flow Applications on Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.976296. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/976296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Set for Decoding Motor Imagery from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 11th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; EMBS, Apr 2023, Baltimore, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER52421.2023.10123875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Encoder and Decoder for Non-Binary Polar Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Cochachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Congress in Computer Science, Computer Engineering, & Applied Computing (CSCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Las Vegas, France. pp.979-984, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCE60160.2023.00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Complexity of a Successive Cancellation Based Decoder for NB-Polar Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Cochachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Luzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 11th International Symposium on Topics in Coding (ISTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances on Stochastic and Noise Enhanced Methods in Error Correction Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Winstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnuva Tithi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of frames storage size in AFDX reception end-system using a lossless compression algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Baga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nahmiyace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/AIAA 36th Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, St. Petersburg, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2017.8102086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware optimization of the perturbation for probabilistic gradient descent bit flipping decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bane Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel high-throughput, low-complexity bit-flipping decoder for LDPC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bane Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Winstead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Communications (ATC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Quy Nhon, Vietnam. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATC.2017.8167601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode Low-Latency Software-Defined Error Correction for Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bane Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 26th International Conference on Computer Communication and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2017.8038467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic model of AFDX frames reception for end system backlog assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Baga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 12th IEEE International Symposium on Industrial Embedded Systems (SIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2017.7993400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-surjective finite alphabet iterative decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Truong Nguyen-Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications (ICC), 2016 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7511111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01573434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst frame backlog estimation in an avionics full-duplex switched ethernet end-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Baga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nahmiyace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/AIAA 35th Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7777990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-aided gradient descent bit-flipping decoders approaching maximum likelihood decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Winstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Turbo Codes and Iterative Information Processing (ISTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.300 - 304, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient realization of probabilistic gradient descent bit flipping decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and implementation of on-the-fly stopping criteria for layered QC LDPC decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Boncalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina-Elena Gavriliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Amaricai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MIXDES - 22nd International Conference "Mixed Design of Integrated Circuits &amp; Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torun, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIXDES.2015.7208528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of backward error recovery for SRAM-based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Alger, Algeria. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2014.7038622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Resources Placement for SRAM-based FPGA to minimize Checkpoint/Recovery overhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2014.7032506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast SRAM-FPGA Fault Injection Platform based On Dynamic Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Alexandre Kacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2014.7071827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEEG : a multimodal tool for EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Zahid Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Monaco, Monaco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2014.6828622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in embodied reconfigurable architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SocSip 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient BER-Based Reliability Method For SRAM-based FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Design and Test Symposium IDT'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Doha, Qatar. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction Performance Method for Dynamic Task Scheduling, case study: the OLLAF Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ktata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Design and Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Abu Dhabi, United Arab Emirates. http://ieeexplore.ieee.org/xpl/articleDetails.jsp?tp=&amp;arnumber=5724416&amp;contentType=Conference+Public, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2010.5724416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Approach for Modeling Very Dynamic and Flexible Real Time Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ktata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Reconfigurable Communication-centric Systems on Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Karlsruhe, Germany. http://www2.lirmm.fr/recosoc2010/index.php?sec=cp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation of Hardware-Software scheduling for Reconfigurable System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE/IFIP International Symposium on Rapid System Prototyping (RSP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Monterey, CA, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation Transient Faults by Backward Error Recovery in SRAM-FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Integrated Circuits and Systems for Space Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.249-276, 2019, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04660-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement en ligne d'applications flots de données pour des architectures temps réel auto-adaptatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Nice Sophia Antipolis, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00128242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fakhreddine Ghaffari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fakhreddine-ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0928-7963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112848435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Evaluation of a Shared Robot Control System Combining BCI and Eye Tracking in a Portable Augmented Reality User Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Omidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.5253. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24165253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Set for Decoding Motor Imagery from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uros Marusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.4438. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13074438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Syndrome Bit Flipping Algorithm for LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Winstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (7), pp.1684-1688. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2023.3272277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven machine learning approach for brain-computer interfaces targeting lower limb neuroprosthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lathouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Miladinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uros Marusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2022.949224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for biosignal control: insights from basic to real-time methods with recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Steckelmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Efthymiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.011003. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ac4f9a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High-Performance and Area-Efficient Decoder for 5G LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hangxuan Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation and Performance Analysis of Resource Efficient Probabilistic Hard Decision LDPC Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bane Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2018.2815008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An embedded implementation based on adaptive filter bank for brain-computer interface systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Belwafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Parallel Bit-Flipping Decoder for Low-Density Parity-Check Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2018.2849679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700298v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Design of Cost-Effective, High-Throughput LDPC Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Truong Nguyen-Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2017.2776561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hardware Implementation of Probabilistic Gradient Descent Bit-Flipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bane Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (4), pp.906 - 917. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2633581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-Node-Shift Based Architecture for Probabilistic Gradient Descent Bit Flipping on QC-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Boncalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2777802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hardware/Software Prototype of EEG-based BCI System for Home Device Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Belwafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89 (2), pp.263-279. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-016-1192-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Application Model for Scheduling with Uncertainty on Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ktata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 2011, pp.ID 156946. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/156946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-Time HW/SW Scheduling of Data Flow Applications on Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.976296. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/976296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Set for Decoding Motor Imagery from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnau Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 11th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; EMBS, Apr 2023, Baltimore, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER52421.2023.10123875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Encoder and Decoder for Non-Binary Polar Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Cochachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Congress in Computer Science, Computer Engineering, & Applied Computing (CSCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Las Vegas, France. pp.979-984, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCE60160.2023.00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Complexity of a Successive Cancellation Based Decoder for NB-Polar Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Cochachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Luzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 11th International Symposium on Topics in Coding (ISTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances on Stochastic and Noise Enhanced Methods in Error Correction Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Winstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnuva Tithi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware optimization of the perturbation for probabilistic gradient descent bit flipping decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bane Vasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic model of AFDX frames reception for end system backlog assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Baga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 12th IEEE International Symposium on Industrial Embedded Systems (SIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2017.7993400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel high-throughput, low-complexity bit-flipping decoder for LDPC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bane Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Winstead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Communications (ATC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Quy Nhon, Vietnam. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATC.2017.8167601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode Low-Latency Software-Defined Error Correction for Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bane Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 26th International Conference on Computer Communication and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2017.8038467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of frames storage size in AFDX reception end-system using a lossless compression algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Baga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nahmiyace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/AIAA 36th Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, St. Petersburg, France. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2017.8102086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-surjective finite alphabet iterative decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Truong Nguyen-Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications (ICC), 2016 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7511111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01573434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst frame backlog estimation in an avionics full-duplex switched ethernet end-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Baga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nahmiyace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/AIAA 35th Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7777990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-aided gradient descent bit-flipping decoders approaching maximum likelihood decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Winstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Turbo Codes and Iterative Information Processing (ISTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.300 - 304, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient realization of probabilistic gradient descent bit flipping decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and implementation of on-the-fly stopping criteria for layered QC LDPC decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Boncalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina-Elena Gavriliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Amaricai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MIXDES - 22nd International Conference "Mixed Design of Integrated Circuits &amp; Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torun, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIXDES.2015.7208528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Resources Placement for SRAM-based FPGA to minimize Checkpoint/Recovery overhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2014.7032506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast SRAM-FPGA Fault Injection Platform based On Dynamic Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Alexandre Kacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2014.7071827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartEEG : a multimodal tool for EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Zahid Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dhif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Monaco, Monaco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2014.6828622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of backward error recovery for SRAM-based FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Alger, Algeria. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2014.7038622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient BER-Based Reliability Method For SRAM-based FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Design and Test Symposium IDT'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Doha, Qatar. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in embodied reconfigurable architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SocSip 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction Performance Method for Dynamic Task Scheduling, case study: the OLLAF Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ktata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Design and Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Abu Dhabi, United Arab Emirates. http://ieeexplore.ieee.org/xpl/articleDetails.jsp?tp=&amp;arnumber=5724416&amp;contentType=Conference+Public, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2010.5724416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Approach for Modeling Very Dynamic and Flexible Real Time Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ktata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Reconfigurable Communication-centric Systems on Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Karlsruhe, Germany. http://www2.lirmm.fr/recosoc2010/index.php?sec=cp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation of Hardware-Software scheduling for Reconfigurable System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE/IFIP International Symposium on Rapid System Prototyping (RSP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Monterey, CA, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation Transient Faults by Backward Error Recovery in SRAM-FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Integrated Circuits and Systems for Space Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.249-276, 2019, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04660-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement en ligne d'applications flots de données pour des architectures temps réel auto-adaptatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhreddine Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Nice Sophia Antipolis, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00128242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62317F88"/>
+    <w:nsid w:val="432B594B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fakhreddine-ghaffari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0928-7963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112848435" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04692381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Dillen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Omidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ghaffari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vanderborght" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165253" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04053971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Marusic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Winstead" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3272277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Steckelmacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Efthymiadis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert de Beir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac4f9a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lathouwers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Miladinovi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.949224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangxuan Cui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Unal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akoglu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bane Vasic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2815008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Belwafi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Gannouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Djemal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700298v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Kessal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2849679" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Boncalo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2777802" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Truong Nguyen-Ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2017.2776561" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2633581" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-016-1192-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ktata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/156946" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/976296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meeusen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER52421.2023.10123875" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Cochachin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCE60160.2023.00164" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Luzzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594140" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnuva Tithi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Baga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nahmiyace" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2017.8102086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050695" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC.2017.8167601" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Richaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2017.7993400" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01573434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Declercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghaffari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511111" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777990" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Winstead" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vasic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ivanis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spagnol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Popovici" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168928" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Hera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina-Elena Gavriliu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Amaricai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIXDES.2015.7208528" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2014.7038622" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2014.7032506" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534330v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexandre Kacou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2014.7071827" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zahid Ahmed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Bai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lambert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mhedhbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2014.6828622" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736625v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rodriguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2010.5724416" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03831148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04660-6_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128242v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fakhreddine-ghaffari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0928-7963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112848435" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04692381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Dillen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Omidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ghaffari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vanderborght" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165253" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04053971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Marusic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Winstead" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3272277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lathouwers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Miladinovi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.949224" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Steckelmacher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Efthymiadis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Langlois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert de Beir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac4f9a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangxuan Cui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Unal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akoglu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bane Vasic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2815008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Belwafi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Gannouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Djemal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700298v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Kessal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2849679" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Truong Nguyen-Ly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2017.2776561" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2633581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Boncalo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2777802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-016-1192-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ktata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/156946" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/976296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meeusen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER52421.2023.10123875" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Cochachin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCE60160.2023.00164" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Luzzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594140" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnuva Tithi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050695" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Baga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Richaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2017.7993400" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC.2017.8167601" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nahmiyace" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2017.8102086" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01573434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Declercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghaffari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511111" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777990" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Winstead" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vasic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ivanis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spagnol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Popovici" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168928" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Hera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina-Elena Gavriliu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Amaricai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIXDES.2015.7208528" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2014.7032506" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexandre Kacou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2014.7071827" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zahid Ahmed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Bai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lambert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mhedhbi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2014.6828622" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2014.7038622" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rodriguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2010.5724416" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03831148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04660-6_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128242v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>